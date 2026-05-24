--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,50 +342,80 @@
     <t>30/03/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Purba Begampur (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11784)</t>
   </si>
   <si>
     <t>ORD/001397/2024-2025</t>
   </si>
   <si>
     <t>78/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Purba Begampur (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11784)</t>
   </si>
   <si>
     <t>ORD/001398/2024-2025</t>
   </si>
   <si>
     <t>77/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Sitakundu(Zone-II),Purba Begampur(Zone-II) &amp; Purba Begampur (Zone-I) water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
+  </si>
+  <si>
+    <t>ORD/001555/2024-2025</t>
+  </si>
+  <si>
+    <t>563/SMSD</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>18/05/2024</t>
+  </si>
+  <si>
+    <t>S.S. SIGNS</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Purba Begampur (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11784)</t>
+  </si>
+  <si>
+    <t>ORD/001399/2024-2025</t>
+  </si>
+  <si>
+    <t>79/SMSD</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -935,54 +965,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>40.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.2</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1083,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1631,54 +1661,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>557.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>451.71</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>80.97</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1828,87 +1858,209 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P18" s="4">
         <v>0.58</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>768.87</v>
+      </c>
+      <c r="P21" s="8">
+        <v>473.41</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>61.57</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>