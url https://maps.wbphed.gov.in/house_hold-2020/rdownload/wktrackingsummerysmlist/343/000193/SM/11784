--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -128,282 +128,282 @@
   <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
     <t>Construction of 02 (Two) nos. chlorination rooms at Begampur (Zone-I) at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000364/2022-2023</t>
   </si>
   <si>
     <t>2207/SWD-I</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>11/02/2023</t>
   </si>
   <si>
     <t>PRAGATI CONSTRUCTION AND CO.</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Purba Begampur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000445/2022-2023</t>
+  </si>
+  <si>
+    <t>3925/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.R. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 350 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at BEGAMPUR (ZONE-I) Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1967)</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000344/2022-2023</t>
+  </si>
+  <si>
+    <t>2149/SWD-I</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of BEGAMPUR(I) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000455/2021-2022</t>
   </si>
   <si>
     <t>1951/SWD_I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of SITAKUNDU(I) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000445/2021-2022</t>
   </si>
   <si>
     <t>1951/SWD-I</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000086/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electric bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00286/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-19</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04229/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-435</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for PURBA BEGAMPUR [Zone-I] PWSS of Baruipur Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/11748]</t>
+  </si>
+  <si>
+    <t>ORD/000805/2023-2024</t>
+  </si>
+  <si>
+    <t>1290/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
     <t>Construction of boundary walls including development of land and other allied works for Ground water based PURBA BEGAMPUR (ZONE-I) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/11784)</t>
   </si>
   <si>
     <t>ORD/000857/2023-2024</t>
   </si>
   <si>
     <t>1249/SWD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Platform for providing FHTC for Ground Water Based PURBA BEGAMPUR (ZONE-I) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/11784)</t>
   </si>
   <si>
     <t>ORD/000302/2024-2025</t>
   </si>
   <si>
     <t>3215/SWD-I</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
-    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+    <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Sitakundu(Zone-II),Purba Begampur(Zone-II) &amp; Purba Begampur (Zone-I) water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
+  </si>
+  <si>
+    <t>ORD/001555/2024-2025</t>
+  </si>
+  <si>
+    <t>563/SMSD</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>18/05/2024</t>
+  </si>
+  <si>
+    <t>S.S. SIGNS</t>
   </si>
   <si>
     <t>BILL/04708/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-521</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
-    <t>BILL/04229/2023-2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration Construction of road mom Kanlokhal Bazar lo Begampur Colony Ghalonika Bridge</t>
   </si>
   <si>
     <t>BILL/01705/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-790</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Purba Begampur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
-[...58 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Purba Begampur (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11784)</t>
   </si>
   <si>
     <t>ORD/001397/2024-2025</t>
   </si>
   <si>
     <t>78/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Purba Begampur (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11784)</t>
   </si>
   <si>
     <t>ORD/001398/2024-2025</t>
   </si>
   <si>
     <t>77/SMSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.S. SIGNS</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Purba Begampur (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11784)</t>
   </si>
   <si>
     <t>ORD/001399/2024-2025</t>
   </si>
   <si>
     <t>79/SMSD</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1046,965 +1046,965 @@
         <v>11.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.76</v>
+        <v>22.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.76</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.76</v>
+        <v>557.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>451.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.97</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>12.85</v>
+        <v>2.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>6.66</v>
+        <v>2.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>43.44</v>
+        <v>12.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>36.54</v>
+        <v>6.66</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>17.79</v>
+        <v>4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>4</v>
+        <v>4.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>2.5</v>
+        <v>43.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>22.37</v>
+        <v>36.54</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>557.87</v>
+        <v>0.89</v>
       </c>
       <c r="Q15" s="4">
-        <v>451.71</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>80.97</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="P16" s="4">
-        <v>4.41</v>
+        <v>17.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>0.91</v>
+        <v>2.5</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="P18" s="4">
-        <v>0.58</v>
+        <v>0.91</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="P19" s="4">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="P20" s="4">
         <v>0.91</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>