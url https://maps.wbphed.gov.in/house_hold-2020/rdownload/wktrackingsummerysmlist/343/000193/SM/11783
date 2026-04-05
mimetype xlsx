--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -347,51 +347,51 @@
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>LAKSHMI IRON</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell for SALPUKURIA Piped Water Supply Scheme in BISHNUPUR-I Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/11783]</t>
   </si>
   <si>
     <t>ORD/000789/2023-2024</t>
   </si>
   <si>
     <t>1072/SWD-I</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Construction of boundary wall, approach road, Pump house, laying of additional pipeline and other allied works for SALPUKURIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/11783]</t>
   </si>