--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1004,54 +1004,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1246,54 +1246,54 @@
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>0.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>268.59</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1421,54 +1421,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P10" s="4">
         <v>0.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>213.3</v>
       </c>
       <c r="S10" s="4">
         <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1482,54 +1482,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>254.9</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1543,54 +1543,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>15.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>15.76</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S12" s="4">
         <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1604,54 +1604,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>3.35</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.31</v>
       </c>
       <c r="S13" s="4">
         <v>99</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1722,54 +1722,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>179.64</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>109.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>61.21</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2027,54 +2027,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P20" s="4">
         <v>0.86</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>254.07</v>
       </c>
       <c r="S20" s="4">
         <v>70</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2088,88 +2088,88 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P21" s="4">
         <v>0.87</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>86.1</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>479.57</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>140.32</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>29.26</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>