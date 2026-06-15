--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,62 @@
     <t>Continuation Order for the work of "Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01/09/2024 to 28/02/2025) [Vehhicle No - WB-19J-3488]</t>
   </si>
   <si>
     <t>ORD/001063/2024-2025</t>
   </si>
   <si>
     <t>3766/SWD-I</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>Continuation Order for the work of "Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01/03/2025 to 31/08/2025) [Vehhicle No - WB-19J-3488]</t>
   </si>
   <si>
     <t>ORD/001204/2024-2025</t>
   </si>
   <si>
     <t>581/SWD-I</t>
   </si>
   <si>
     <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at Salpukuria PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008270335 Reference Id- 106862719 Quotation Date-13/12/2024 Memo No- 1008270335/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02485/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-540</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,51 +855,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2102,87 +2114,144 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P21" s="4">
         <v>0.87</v>
       </c>
       <c r="Q21" s="4">
         <v>0.75</v>
       </c>
       <c r="R21" s="4">
         <v>86.1</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P22" s="4">
+        <v>16.94</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>496.51</v>
+      </c>
+      <c r="P23" s="8">
+        <v>140.32</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>28.26</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>