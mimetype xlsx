--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,360 +89,360 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based SALPUKURIA piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district</t>
   </si>
   <si>
     <t>SM/11783</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for SALPUKURIA Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. in Bishnupur-I Block Under South 24 Paraganas W/S Division-I, PHE Dte. [SM/11783]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000178/2022-2023</t>
+  </si>
+  <si>
+    <t>1453/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based SALPUKURIA PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 910 nos.]</t>
+  </si>
+  <si>
+    <t>ORD/000416/2022-2023</t>
+  </si>
+  <si>
+    <t>2470/SWDI</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>BHASKAR MONDAL</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of SALPUKURIA AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000226/2021-2022</t>
   </si>
   <si>
     <t>1971/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for SALPUKURIA Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. in Bishnupur-I Block Under South 24 Paraganas W/S Division-I, PHE Dte. [SM/11783]</t>
-[...19 lines deleted...]
-  <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for SALPUKURIA PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011734]</t>
   </si>
   <si>
     <t>ORD/000520/2022-2023</t>
   </si>
   <si>
     <t>2910/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
+    <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of SALPUKURIA Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11783)</t>
+  </si>
+  <si>
+    <t>ORD/000429/2022-2023</t>
+  </si>
+  <si>
+    <t>2574/SWD-I</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>11/03/2023</t>
+  </si>
+  <si>
+    <t>LAKSHMI IRON</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Salpukuria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000506/2022-2023</t>
   </si>
   <si>
     <t>341/SMD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
     <t>STANDARD ENGINEERING</t>
   </si>
   <si>
     <t>Continuation Order for the work of "Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01/05/2023 to 30/09/2023)</t>
   </si>
   <si>
     <t>ORD/000180/2023-2024</t>
   </si>
   <si>
     <t>333/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>NIRMAL UDYOG</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE1,JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of "Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01/10/2023 to 29/02/2024)</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000623/2023-2024</t>
+  </si>
+  <si>
+    <t>2388/SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for SALPUKURIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011734]</t>
+  </si>
+  <si>
+    <t>ORD/000593/2022-2023</t>
+  </si>
+  <si>
+    <t>3113/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>26/03/2023</t>
+  </si>
+  <si>
+    <t>DEBASHIS DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2022-2023</t>
   </si>
   <si>
     <t>2555/SWD-I</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000100/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
-    <t>Continuation Order for the work of "Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01/10/2023 to 29/02/2024)</t>
-[...14 lines deleted...]
-    <t>26/02/2024</t>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell for SALPUKURIA Piped Water Supply Scheme in BISHNUPUR-I Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/11783]</t>
+  </si>
+  <si>
+    <t>ORD/000789/2023-2024</t>
+  </si>
+  <si>
+    <t>1072/SWD-I</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Continuation Order for the work of "Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01/03/2024 to 31/08/2024) [Vehhicle No - WB-19J-3488]</t>
   </si>
   <si>
     <t>ORD/000909/2023-2024</t>
   </si>
   <si>
     <t>917/SWD-I</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for SALPUKURIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011734]</t>
-[...14 lines deleted...]
-    <t>DEBASHIS DAS</t>
+    <t>Construction of boundary wall, approach road, Pump house, laying of additional pipeline and other allied works for SALPUKURIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/11783]</t>
+  </si>
+  <si>
+    <t>ORD/000249/2024-2025</t>
+  </si>
+  <si>
+    <t>2669/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of "Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01/09/2024 to 28/02/2025) [Vehhicle No - WB-19J-3488]</t>
+  </si>
+  <si>
+    <t>ORD/001063/2024-2025</t>
+  </si>
+  <si>
+    <t>3766/SWD-I</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
   </si>
   <si>
     <t>Land Development at Salpukuria Piped Water Supply Scheme for 1st Tubewell site in the Arsenic affected areas of South 24-Parganas Water Supply Division-I, PHE Dte. (SM/11783)</t>
   </si>
   <si>
     <t>ORD/000749/2023-2024</t>
   </si>
   <si>
     <t>525/SWD-I</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>KALAM ENTERPRISE</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04617/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-478</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...103 lines deleted...]
-    <t>25/02/2025</t>
   </si>
   <si>
     <t>Continuation Order for the work of "Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01/03/2025 to 31/08/2025) [Vehhicle No - WB-19J-3488]</t>
   </si>
   <si>
     <t>ORD/001204/2024-2025</t>
   </si>
   <si>
     <t>581/SWD-I</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>Payment of quotation for new service connection at Salpukuria PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008270335 Reference Id- 106862719 Quotation Date-13/12/2024 Memo No- 1008270335/Quot/03</t>
   </si>
   <si>
     <t>BILL/02485/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-540</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
@@ -996,1206 +996,1206 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.69</v>
+        <v>14.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.65</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.68</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.26</v>
+        <v>179.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>109.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>61.21</v>
       </c>
       <c r="S4" s="4">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.57</v>
+        <v>2.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>25.69</v>
+        <v>1.57</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.73</v>
+        <v>6.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>268.59</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>5.61</v>
+        <v>25.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>23.31</v>
+        <v>0.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>268.59</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>0.72</v>
+        <v>105.47</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.54</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>213.3</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.23</v>
+        <v>1.54</v>
       </c>
       <c r="R11" s="4">
-        <v>254.9</v>
+        <v>213.3</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>15.87</v>
       </c>
       <c r="Q12" s="4">
         <v>15.76</v>
       </c>
       <c r="R12" s="4">
         <v>99.33</v>
       </c>
       <c r="S12" s="4">
         <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>3.35</v>
+        <v>5.61</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.29</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>98.31</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>3.44</v>
+        <v>23.31</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>15.9</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="P16" s="4">
-        <v>6.04</v>
+        <v>0.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>254.9</v>
       </c>
       <c r="S16" s="4">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="P17" s="4">
-        <v>105.47</v>
+        <v>72.69</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="P18" s="4">
-        <v>15.9</v>
+        <v>0.86</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>254.07</v>
       </c>
       <c r="S18" s="4">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="O19" s="4" t="s">
+      <c r="P19" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>3.29</v>
+      </c>
+      <c r="R19" s="4">
+        <v>98.31</v>
+      </c>
+      <c r="S19" s="4">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.86</v>
+        <v>3.44</v>
       </c>
       <c r="Q20" s="4">
-        <v>2.18</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>254.07</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="P21" s="4">
         <v>0.87</v>
       </c>
       <c r="Q21" s="4">
         <v>0.75</v>
       </c>
       <c r="R21" s="4">
         <v>86.1</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>93</v>
+        <v>128</v>
       </c>
       <c r="P22" s="4">
         <v>16.94</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>