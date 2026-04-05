--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -317,108 +317,87 @@
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>S.R. CONCERN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of boundary wall, approach road, pump hopuse, land development, road restoration, additional laying of pipeline, rising main and protection work of pipeline for CHAK NURSIKDER PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected areas of South 24-Pgns, W/S Divn-I, PHE Dte. [SM/11782]</t>
   </si>
   <si>
     <t>ORD/000246/2024-2025</t>
   </si>
   <si>
     <t>2666/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>30/11/2025</t>
+    <t>14/01/2026</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte." (w.e.f. 01/12/2024 to 31/05/2025) [Vehicle NoWB-11D-3607]</t>
   </si>
   <si>
     <t>ORD/001061/2024-2025</t>
   </si>
   <si>
     <t>4878/SWD-I</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>30/05/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>CONCORD PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for CHAK NURSHIKDAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011738]</t>
   </si>
   <si>
     <t>ORD/000592/2022-2023</t>
   </si>
   <si>
     <t>3112/SWD-I</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>DEBASHIS DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -825,73 +804,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1863,186 +1842,125 @@
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>3.33</v>
+        <v>15.87</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>426.59</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>