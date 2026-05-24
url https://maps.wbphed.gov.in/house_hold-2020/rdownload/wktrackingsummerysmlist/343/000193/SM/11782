--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -965,54 +965,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1026,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>25.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>49.25</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1087,54 +1087,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>14.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.46</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1148,54 +1148,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>6.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1380,54 +1380,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>138.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>91.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>66.25</v>
       </c>
       <c r="S10" s="4">
         <v>92</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1441,54 +1441,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>275.86</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1502,54 +1502,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>0.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>275.83</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1561,54 +1561,54 @@
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
         <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>274.94</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1622,54 +1622,54 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>0.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1805,54 +1805,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P17" s="4">
         <v>0.86</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>277.47</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1866,88 +1866,88 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
         <v>15.87</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>77.95</v>
       </c>
       <c r="S18" s="4">
         <v>98</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>426.59</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>150.39</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>35.25</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>