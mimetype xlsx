--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,50 +372,80 @@
     <t>4878/SWD-I</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for CHAK NURSHIKDAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011738]</t>
   </si>
   <si>
     <t>ORD/000592/2022-2023</t>
   </si>
   <si>
     <t>3112/SWD-I</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>DEBASHIS DAS</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Chak Nurshikdarpur PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008551024 Reference ID- 107048427 Memo No- 1008551024/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/00364/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Providing protection work of drum sheet walling along with other allied works for the construction of the Boundary Wall at 1st Tubewell site of Chak Nurshikdar PWSS to accommodate FHTC in BISHNUPUR-I Block under South 24 Pgs W/S Division-I, P.H.E. Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District [SM/11782]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>906/SWD-I</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,73 +834,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1880,87 +1910,205 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
         <v>15.87</v>
       </c>
       <c r="Q18" s="4">
         <v>12.37</v>
       </c>
       <c r="R18" s="4">
         <v>77.95</v>
       </c>
       <c r="S18" s="4">
         <v>98</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P19" s="4">
+        <v>14.38</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P20" s="4">
+        <v>3.33</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>99</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>444.29</v>
+      </c>
+      <c r="P21" s="8">
+        <v>150.39</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>33.85</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>