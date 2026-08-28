--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,117 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based CHAK NURSHIKDAR piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas dis</t>
   </si>
   <si>
     <t>SM/11782</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based CHAK NURSHIKDAR PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block within South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 865 nos.]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000415/2022-2023</t>
+  </si>
+  <si>
+    <t>2469/SWD_I</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>SANJUKTA ENGINEERS.</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for CHAK NURSHIKDAR Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. in Bishnupur-I Block Under South 24 Paraganas W/S Division-I, PHE Dte. [SM/11782]</t>
+  </si>
+  <si>
+    <t>ORD/000231/2022-2023</t>
+  </si>
+  <si>
+    <t>1681/SWD-I</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>KUNTAL CHOWDHURY</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of CHAK NURSHIKDAR AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XIX) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000229/2021-2022</t>
   </si>
   <si>
     <t>1978/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Chak Nursikdarpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000442/2022-2023</t>
   </si>
   <si>
     <t>67/SMD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>M/S. PS &amp; ASSOCIATES</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for CHAK NURSHIKDAR Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. in Bishnupur-I Block Under South 24 Paraganas W/S Division-I, PHE Dte. [SM/11782]</t>
-[...17 lines deleted...]
-    <t>KUNTAL CHOWDHURY</t>
+    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE1,JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte." (w.e.f. 01/12/2023 to 31/05/2024) [Vehicle No- WB-11D-3607]</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000674/2023-2024</t>
+  </si>
+  <si>
+    <t>2999/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>AHMED REZA</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte." (w.e.f. 01/06/2023 to 30/11/2023)</t>
+  </si>
+  <si>
+    <t>ORD/000181/2023-2024</t>
+  </si>
+  <si>
+    <t>773/SWD-I</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for CHAK NURSHIKDAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011738]</t>
+  </si>
+  <si>
+    <t>ORD/000592/2022-2023</t>
+  </si>
+  <si>
+    <t>3112/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>DEBASHIS DAS</t>
   </si>
   <si>
     <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of CHAK NURSHIKDAR Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11782)</t>
   </si>
   <si>
     <t>ORD/000441/2022-2023</t>
   </si>
   <si>
     <t>2660/SWD-I</t>
   </si>
   <si>
     <t>18/01/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>M/S. TORSA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2022-2023</t>
   </si>
@@ -215,237 +308,144 @@
   <si>
     <t>RTOR000099/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00023/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-40</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based CHAK NURSHIKDAR PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block within South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 865 nos.]</t>
-[...37 lines deleted...]
-  <si>
     <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte." (w.e.f. 01/06/2024 to 30/11/2024) [Vehicle NoWB-11D-3607]</t>
   </si>
   <si>
     <t>ORD/000220/2024-2025</t>
   </si>
   <si>
     <t>2449/SWD-I</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>23/11/2024</t>
   </si>
   <si>
-    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte." (w.e.f. 01/06/2023 to 30/11/2023)</t>
-[...11 lines deleted...]
-    <t>30/11/2023</t>
+    <t>Construction of boundary wall, approach road, pump hopuse, land development, road restoration, additional laying of pipeline, rising main and protection work of pipeline for CHAK NURSIKDER PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected areas of South 24-Pgns, W/S Divn-I, PHE Dte. [SM/11782]</t>
+  </si>
+  <si>
+    <t>ORD/000246/2024-2025</t>
+  </si>
+  <si>
+    <t>2666/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of "Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte." (w.e.f. 01/12/2024 to 31/05/2025) [Vehicle NoWB-11D-3607]</t>
+  </si>
+  <si>
+    <t>ORD/001061/2024-2025</t>
+  </si>
+  <si>
+    <t>4878/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
   </si>
   <si>
     <t>Improvement of working ambience by providing requsite external luminaires, supplying of chair &amp; table etc. at P.H. No. 1 under Chak Nursikdarpur Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block: Bishnupur-I) (SM/11782)</t>
   </si>
   <si>
     <t>ORD/002511/2023-2024</t>
   </si>
   <si>
     <t>210-AE-II-SMD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>S.R. CONCERN</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
-[...68 lines deleted...]
-    <t>DEBASHIS DAS</t>
+    <t>Providing protection work of drum sheet walling along with other allied works for the construction of the Boundary Wall at 1st Tubewell site of Chak Nurshikdar PWSS to accommodate FHTC in BISHNUPUR-I Block under South 24 Pgs W/S Division-I, P.H.E. Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District [SM/11782]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>906/SWD-I</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Chak Nurshikdarpur PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008551024 Reference ID- 107048427 Memo No- 1008551024/Quot/03</t>
   </si>
   <si>
     <t>BILL/00364/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>CONCORD PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -975,829 +975,829 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.55</v>
+        <v>138.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.55</v>
+        <v>91.85</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>66.25</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>25.93</v>
+        <v>14.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.77</v>
+        <v>14.51</v>
       </c>
       <c r="R4" s="4">
-        <v>49.25</v>
+        <v>97.46</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>14.89</v>
+        <v>2.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.51</v>
+        <v>2.55</v>
       </c>
       <c r="R5" s="4">
-        <v>97.46</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.04</v>
+        <v>25.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>6</v>
+        <v>12.77</v>
       </c>
       <c r="R6" s="4">
-        <v>99.37</v>
+        <v>49.25</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>5.33</v>
+        <v>105.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>32.32</v>
+        <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>275.86</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>3.66</v>
+        <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>274.94</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>138.64</v>
+        <v>15.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>91.85</v>
+        <v>12.37</v>
       </c>
       <c r="R10" s="4">
-        <v>66.25</v>
+        <v>77.95</v>
       </c>
       <c r="S10" s="4">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>6.04</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.4</v>
+        <v>6</v>
       </c>
       <c r="R11" s="4">
-        <v>275.86</v>
+        <v>99.37</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>0.87</v>
+        <v>5.33</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>275.83</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>32.32</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>274.94</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.75</v>
+        <v>3.66</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="P15" s="4">
-        <v>105.47</v>
+        <v>0.87</v>
       </c>
       <c r="Q15" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="R15" s="4">
+        <v>275.83</v>
+      </c>
+      <c r="S15" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>71.67</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
@@ -1814,257 +1814,257 @@
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="P17" s="4">
         <v>0.86</v>
       </c>
       <c r="Q17" s="4">
         <v>2.4</v>
       </c>
       <c r="R17" s="4">
         <v>277.47</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>15.87</v>
+        <v>0.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>12.37</v>
+        <v>0.75</v>
       </c>
       <c r="R18" s="4">
-        <v>77.95</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="I19" s="13"/>
-      <c r="J19" s="13"/>
+      <c r="I19" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>42152</v>
+        <v>122</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>123</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>66</v>
+        <v>126</v>
       </c>
       <c r="P19" s="4">
-        <v>14.38</v>
+        <v>3.33</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>128</v>
+      </c>
+      <c r="L20" s="4">
+        <v>42152</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="P20" s="4">
-        <v>3.33</v>
+        <v>14.38</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>444.29</v>