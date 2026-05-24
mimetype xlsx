--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -354,50 +354,65 @@
     <t>10/09/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>SUKUMAR DEBNATH</t>
   </si>
   <si>
     <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based SAPHKHALI PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 868 nos.]</t>
   </si>
   <si>
     <t>ORD/000418/2022-2023</t>
   </si>
   <si>
     <t>2472/SWD-I</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>MERCANTILE HALL</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Sapkhali Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11781]</t>
+  </si>
+  <si>
+    <t>ORD/003021/2023-2024</t>
+  </si>
+  <si>
+    <t>267-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -947,54 +962,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1008,54 +1023,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>14.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.2</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1084,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>1.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1301,54 +1316,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>26.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>47.66</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1484,54 +1499,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>15.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.1</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>32.12</v>
       </c>
       <c r="S12" s="4">
         <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1545,54 +1560,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>6.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1606,54 +1621,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>17.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>17.06</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.04</v>
       </c>
       <c r="S14" s="4">
         <v>98</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1667,54 +1682,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>7.77</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>7.73</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S15" s="4">
         <v>99</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1789,101 +1804,162 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>103.26</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>79.81</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>77.29</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0.82</v>
+      </c>
+      <c r="R18" s="4">
+        <v>92.46</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>397.41</v>
+      </c>
+      <c r="P19" s="8">
+        <v>145.57</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>36.63</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>