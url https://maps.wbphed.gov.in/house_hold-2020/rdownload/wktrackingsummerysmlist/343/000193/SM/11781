--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -369,50 +369,59 @@
     <t>2472/SWD-I</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>MERCANTILE HALL</t>
   </si>
   <si>
     <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Sapkhali Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11781]</t>
   </si>
   <si>
     <t>ORD/003021/2023-2024</t>
   </si>
   <si>
     <t>267-AE-II-SMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Sapkhali PWSS PH No-2 under Bishnupur-I Block. Application No- 1008259620 Reference ID- 106862354</t>
+  </si>
+  <si>
+    <t>BILL/00260/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1879,87 +1888,144 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P18" s="4">
         <v>0.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0.82</v>
       </c>
       <c r="R18" s="4">
         <v>92.46</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.36</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>401.77</v>
+      </c>
+      <c r="P20" s="8">
+        <v>145.57</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>36.23</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>