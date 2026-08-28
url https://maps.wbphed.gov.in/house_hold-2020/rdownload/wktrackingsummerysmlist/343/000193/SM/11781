--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,315 +89,315 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based SAPHKHALI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.</t>
   </si>
   <si>
     <t>SM/11781</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for SAPHKHALI Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. in Bishnupur-I Block Under South 24 Paraganas W/S Division-I, PHE Dte. [SM/11781]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000176/2022-2023</t>
+  </si>
+  <si>
+    <t>1451/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>SUBHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based SAPHKHALI PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 868 nos.]</t>
+  </si>
+  <si>
+    <t>ORD/000418/2022-2023</t>
+  </si>
+  <si>
+    <t>2472/SWD-I</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MERCANTILE HALL</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of "SAPKHALI Ground Water Based Piped Water Supply Scheme" in BISHNUPUR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000399/2022-2023</t>
   </si>
   <si>
     <t>468/SWD-I</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>08/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for SAPHKHALI Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. in Bishnupur-I Block Under South 24 Paraganas W/S Division-I, PHE Dte. [SM/11781]</t>
-[...19 lines deleted...]
-  <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for SAPKHALI PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011741]</t>
   </si>
   <si>
     <t>ORD/000522/2022-2023</t>
   </si>
   <si>
     <t>2912/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Saphkhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000507/2022-2023</t>
+  </si>
+  <si>
+    <t>342/SMD</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 11 (eleven) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1376/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for SAPKHALI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011741]</t>
+  </si>
+  <si>
+    <t>ORD/000584/2022-2023</t>
+  </si>
+  <si>
+    <t>3105/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>MOULI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of SAPHKHALI Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11781)</t>
+  </si>
+  <si>
+    <t>ORD/000446/2022-2023</t>
+  </si>
+  <si>
+    <t>2665/SWD-I</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. TORSA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of R.C.C. elevated reservoir (1135 Cum capacity) of staging height 20.0 mtr. of ZONE-14 under ground water based SAPKHALI PWSS to Accommodate FHTC in Bishnupur-I Block under South 24-Pgs. W/S Divn.-I, P.H.E. Dte. for augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Pgs. Dist. [SM/11781]</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>2805/SWD-I</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>NIKHIL SAMADDAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2022-2023</t>
   </si>
   <si>
     <t>2555/SWD-I</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02496/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-264</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Saphkhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
-[...41 lines deleted...]
-    <t>CONCORD PROJECTS PVT. LTD.</t>
+    <t>Construction of boundary wall, pump house, restoration of road, laying of additional pipeline and other allied works for SAPKHALI PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/11781] [2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/000506/2024-2025</t>
+  </si>
+  <si>
+    <t>3963/SWD-I</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>11/07/2026</t>
+  </si>
+  <si>
+    <t>SUKUMAR DEBNATH</t>
   </si>
   <si>
     <t>Improvement of working ambience by providing requsite external luminaires, supplying of chair &amp; table etc. at P.H. No. - 1 under Sapkhali Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block : Bishnupur-I)(SM/11781)</t>
   </si>
   <si>
     <t>ORD/000799/2024-2025</t>
   </si>
   <si>
     <t>1039-AE-II-SMD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>MONOSEBA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for SAPKHALI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011741]</t>
-[...52 lines deleted...]
-  <si>
     <t>Balance portion of LDS at Sapkhali PWSS under Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in Bishnupur-I Block within South 24-Pgs. W/S Divn.-I, P.H.E. Dte., South 24-Pgs. Dist. [Scheme code: SM/11781][2nd call]</t>
   </si>
   <si>
     <t>ORD/000724/2023-2024</t>
   </si>
   <si>
     <t>398/SWD-I</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>T.T. ENTERPRISE (PANIHATI)</t>
-  </si>
-[...34 lines deleted...]
-    <t>MERCANTILE HALL</t>
   </si>
   <si>
     <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Sapkhali Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11781]</t>
   </si>
   <si>
     <t>ORD/003021/2023-2024</t>
   </si>
   <si>
     <t>267-AE-II-SMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Sapkhali PWSS PH No-2 under Bishnupur-I Block. Application No- 1008259620 Reference ID- 106862354</t>
   </si>
   <si>
     <t>BILL/00260/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
@@ -951,1025 +951,1025 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.51</v>
+        <v>14.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.51</v>
+        <v>12.44</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>87.2</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.27</v>
+        <v>103.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.44</v>
+        <v>79.81</v>
       </c>
       <c r="R4" s="4">
-        <v>87.2</v>
+        <v>77.29</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.57</v>
+        <v>2.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.57</v>
+        <v>2.51</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>5.35</v>
+        <v>1.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>26.58</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>12.67</v>
+      </c>
+      <c r="R7" s="4">
+        <v>47.66</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>13.97</v>
+        <v>106.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>26.58</v>
+        <v>15.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.67</v>
+        <v>5.1</v>
       </c>
       <c r="R9" s="4">
-        <v>47.66</v>
+        <v>32.12</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>106.79</v>
+        <v>6.04</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.78</v>
+        <v>17.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>17.06</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.04</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>15.88</v>
+        <v>5.35</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.1</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>32.12</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>6.04</v>
+        <v>25.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.87</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>97.17</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>17.95</v>
+        <v>13.97</v>
       </c>
       <c r="Q14" s="4">
-        <v>17.06</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>95.04</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>7.77</v>
+        <v>48</v>
       </c>
       <c r="Q15" s="4">
-        <v>7.73</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.48</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>48</v>
+        <v>0.78</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>103.26</v>
+        <v>7.77</v>
       </c>
       <c r="Q17" s="4">
-        <v>79.81</v>
+        <v>7.73</v>
       </c>
       <c r="R17" s="4">
-        <v>77.29</v>
+        <v>99.48</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="P18" s="4">
         <v>0.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0.82</v>
       </c>
       <c r="R18" s="4">
         <v>92.46</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L19" s="4">
         <v>42152</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="P19" s="4">
         <v>4.36</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>