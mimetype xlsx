--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -155,102 +155,102 @@
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Mastikari water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000570/2022-2023</t>
   </si>
   <si>
     <t>589/SMD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>SAIKAT ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 01 No. 300 Cum. capacity OHR and 02 Nos. 350 Cum capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of JANGALIA, MASTIKARI and PADMERHAT MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 5561]</t>
+  </si>
+  <si>
+    <t>JE-1,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000212/2023-2024</t>
+  </si>
+  <si>
+    <t>1374/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>KAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000161/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of protection work for pipeline, approach road, development of land and other allied works for Ground water based MASTIKARI piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/11779)</t>
   </si>
   <si>
     <t>ORD/000226/2024-2025</t>
   </si>
   <si>
     <t>2643/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>S.C. ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>KAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -859,54 +859,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -956,227 +956,227 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>41.06</v>
+        <v>1262.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>16.76</v>
+        <v>41.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>1262.63</v>
+        <v>16.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>1374.08</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>