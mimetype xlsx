--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,62 @@
     <t>2673/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for RAJAK GOHALIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011742]</t>
   </si>
   <si>
     <t>ORD/000589/2022-2023</t>
   </si>
   <si>
     <t>3109/SWD-I</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MOULI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Rajak Gohalia PWSS PH-2 under Bishnupur -I Block. Application No- 1008266225 Reference Id- 106869451 Memo No- 1008266225/Quot/03 Quotation Date- 18-12-2024</t>
+  </si>
+  <si>
+    <t>BILL/02500/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-544</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -911,54 +923,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.29</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -972,54 +984,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>14.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.07</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1033,54 +1045,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>1.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1208,54 +1220,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>26.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>47.62</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1330,54 +1342,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>107.44</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.99</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1391,54 +1403,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>6.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.85</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1452,54 +1464,54 @@
       <c r="I12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P12" s="4">
         <v>0.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1513,54 +1525,54 @@
       <c r="I13" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>0.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1649,87 +1661,144 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>15.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="7"/>
-[...15 lines deleted...]
-      <c r="P16" s="8">
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.81</v>
+      </c>
+      <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="8"/>
-      <c r="S16" s="8"/>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>386.02</v>
+      </c>
+      <c r="P17" s="8">
+        <v>136.37</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>35.33</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>