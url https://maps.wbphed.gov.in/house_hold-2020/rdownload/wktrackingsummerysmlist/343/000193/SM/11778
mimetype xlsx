--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based RAJAK GOHALIA piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas distr</t>
   </si>
   <si>
     <t>SM/11778</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for RAJAK GOHALIA Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. in Bishnupur-I Block Under South 24 Paraganas W/S Division-I, PHE Dte. [SM/11778]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000177/2022-2023</t>
+  </si>
+  <si>
+    <t>1452/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of RAJAK GOHATIA AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XIX) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000227/2021-2022</t>
   </si>
   <si>
     <t>1980/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for RAJAK GOHALIA Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. in Bishnupur-I Block Under South 24 Paraganas W/S Division-I, PHE Dte. [SM/11778]</t>
-[...17 lines deleted...]
-    <t>DIPALI CONSTRUCTION</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Rajak Gohalia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000443/2022-2023</t>
+  </si>
+  <si>
+    <t>150/SMD</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>STANDARD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 11 (eleven) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1376/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for RAJAK GOHALIA PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011742]</t>
   </si>
   <si>
     <t>ORD/000523/2022-2023</t>
   </si>
   <si>
     <t>2913/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for RAJAK GOHALIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011742]</t>
+  </si>
+  <si>
+    <t>ORD/000589/2022-2023</t>
+  </si>
+  <si>
+    <t>3109/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>MOULI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of RAJAK GOHALIA Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11778)</t>
+  </si>
+  <si>
+    <t>2662/SWD-I</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>M/S PANJA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based RAJAK GOHALIA PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 963 nos.]</t>
+  </si>
+  <si>
+    <t>ORD/000472/2022-2023</t>
+  </si>
+  <si>
+    <t>2791/SWD-I</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>LAKSHMI NARAYAN SAHOO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01057/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-124</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Rajak Gohalia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
-[...74 lines deleted...]
-    <t>M/S PANJA ENTERPRISE</t>
+    <t>Construction of Boundary wall, Pump House, Development of Land, Laying of Rising Main, Distribution Pipeline and Other Allied works for Rajakgohalia PWSS to accomodate FHTC in Bishnupur-I Block, under South 24-Pgns W/S Divn-I, PHE Dte. For Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24-Pgns disct. (SM/11778)</t>
+  </si>
+  <si>
+    <t>ORD/000256/2024-2025</t>
+  </si>
+  <si>
+    <t>2673/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
   </si>
   <si>
     <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Rajak Gohalia Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11778]</t>
   </si>
   <si>
     <t>ORD/002239/2023-2024</t>
   </si>
   <si>
     <t>11-AE-II-SMD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>Miscellaneous works for the sake of maintaining favourable operating condition by providing No.-1 under Rajak Gohalia Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block: Bishnupur-I) (SM/11778)</t>
   </si>
   <si>
     <t>ORD/002452/2023-2024</t>
   </si>
   <si>
     <t>184-AE-II-SMD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>M. N. ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>MOULI CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Rajak Gohalia PWSS PH-2 under Bishnupur -I Block. Application No- 1008266225 Reference Id- 106869451 Memo No- 1008266225/Quot/03 Quotation Date- 18-12-2024</t>
   </si>
   <si>
     <t>BILL/02500/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-544</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -903,846 +903,846 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.55</v>
+        <v>14.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.51</v>
+        <v>12.7</v>
       </c>
       <c r="R3" s="4">
-        <v>98.29</v>
+        <v>89.07</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.26</v>
+        <v>2.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.7</v>
+        <v>2.51</v>
       </c>
       <c r="R4" s="4">
-        <v>89.07</v>
+        <v>98.29</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.57</v>
+        <v>26.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.57</v>
+        <v>12.51</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>47.62</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>32.18</v>
+        <v>106.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>2.95</v>
+        <v>1.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>26.27</v>
+        <v>15.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.51</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>47.62</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>106.79</v>
+        <v>6.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>107.44</v>
       </c>
       <c r="Q10" s="4">
         <v>99.91</v>
       </c>
       <c r="R10" s="4">
         <v>92.99</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>6.02</v>
+        <v>32.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.85</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>97.17</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.58</v>
+        <v>2.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.58</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>0.75</v>
+        <v>63.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="P14" s="4">
-        <v>63.98</v>
+        <v>0.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>15.88</v>
+        <v>0.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="P16" s="4">
         <v>4.81</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>