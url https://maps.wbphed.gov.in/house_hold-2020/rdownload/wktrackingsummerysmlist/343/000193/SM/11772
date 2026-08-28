--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,141 +110,141 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of Rig bored 02 (Two) nos. 250mm X 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for JOYKRISHNA NAGAR PWSS of Baruipur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000086/2022-2023</t>
   </si>
   <si>
     <t>1197/SWD-I</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>VISHAL CONSTRUCTION CO.</t>
   </si>
   <si>
+    <t>Construction of 350 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at JOYKRISHNANAGAR Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1904)</t>
+  </si>
+  <si>
+    <t>ORD/000341/2022-2023</t>
+  </si>
+  <si>
+    <t>2091/SWD-I</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination rooms at Joykrishnanagar of Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000376/2022-2023</t>
+  </si>
+  <si>
+    <t>2210/SWD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>11/02/2023</t>
+  </si>
+  <si>
+    <t>S.M ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Joykrishnanagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000450/2022-2023</t>
+  </si>
+  <si>
+    <t>3930/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. S.R. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of JOYKRISHNANAGAR Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000217/2021-2022</t>
   </si>
   <si>
     <t>1939/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2022-2023</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...61 lines deleted...]
-    <t>M/S. S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for PWSS of JOYKRISHNA NAGAR PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/011093]</t>
   </si>
   <si>
     <t>ORD/000457/2023-2024</t>
   </si>
   <si>
     <t>2111/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>VISHAL CONSTRUCTION CO. (E-MAIL ID :- VISHALCONSTRUCTION.VALVES@GMAIL.COM)</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
@@ -901,287 +901,287 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.76</v>
+        <v>534.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>184.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>34.55</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4">
-        <v>1983</v>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>11.73</v>
+        <v>11.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>534.05</v>
+        <v>22.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>11.49</v>
+        <v>2.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="L8" s="4">
+        <v>1983</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>22.37</v>
+        <v>11.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1233,96 +1233,96 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>2.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
@@ -1335,51 +1335,51 @@
         <v>4.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
@@ -1404,54 +1404,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>625.87</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>187.28</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>29.92</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>