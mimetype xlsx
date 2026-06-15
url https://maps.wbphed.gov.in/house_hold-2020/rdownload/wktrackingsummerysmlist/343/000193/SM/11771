--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,104 @@
     <t>27/09/2024</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Belegachi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000448/2022-2023</t>
   </si>
   <si>
     <t>3928/SMD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S.UTTAM KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Belegachi W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11771)</t>
+  </si>
+  <si>
+    <t>ORD/001590/2024-2025</t>
+  </si>
+  <si>
+    <t>1443/SMSD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Belegachi W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11771)</t>
+  </si>
+  <si>
+    <t>ORD/001591/2024-2025</t>
+  </si>
+  <si>
+    <t>1442/SMSD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Belegachhi water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/002133/2024-2025</t>
+  </si>
+  <si>
+    <t>387/SMSD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>ASKWORK INFRASTRUCTURES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Belegachi W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11771)</t>
+  </si>
+  <si>
+    <t>ORD/001589/2024-2025</t>
+  </si>
+  <si>
+    <t>1444/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -881,54 +935,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -997,54 +1051,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>524.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>245.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.84</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1112,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>28.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.09</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1119,54 +1173,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>11.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.45</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1180,54 +1234,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>3.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1469,101 +1523,345 @@
       <c r="I13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>22.36</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.8</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>57.26</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>625.43</v>
+      </c>
+      <c r="P18" s="8">
+        <v>300.77</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>48.09</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>