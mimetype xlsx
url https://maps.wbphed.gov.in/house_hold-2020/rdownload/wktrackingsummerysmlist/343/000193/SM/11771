--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,303 +89,303 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based BELEGACHI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24-Pgns W/S Division-I, South 24 pgns district for AUGMENTATION of surface water based water supply scheme in the Arsenic Affected Areas of South 24 p</t>
   </si>
   <si>
     <t>SM/11771</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at BELEGACHI Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1604)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000343/2022-2023</t>
+  </si>
+  <si>
+    <t>2148/SWDI</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 02 (Two) nos. 250mm X 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for BELEGACHI PWSS of Baruipur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000085/2022-2023</t>
+  </si>
+  <si>
+    <t>1196/SWD-I</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>VISHAL CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination rooms at Belegachi at Baruipur Block for under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000359/2022-2023</t>
+  </si>
+  <si>
+    <t>2202/SWD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>11/02/2023</t>
+  </si>
+  <si>
+    <t>M/S. TORSA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of BELGACHHI Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000215/2021-2022</t>
   </si>
   <si>
     <t>1937/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Belegachi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000448/2022-2023</t>
+  </si>
+  <si>
+    <t>3928/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S.UTTAM KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Additional work for Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for PWSS of BELEGACHI PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/011099]</t>
+  </si>
+  <si>
+    <t>ORD/000458/2023-2024</t>
+  </si>
+  <si>
+    <t>2110/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>VISHAL CONSTRUCTION CO. (E-MAIL ID :- VISHALCONSTRUCTION.VALVES@GMAIL.COM)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at BELEGACHI Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1604)</t>
-[...74 lines deleted...]
-    <t>VISHAL CONSTRUCTION CO. (E-MAIL ID :- VISHALCONSTRUCTION.VALVES@GMAIL.COM)</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Belegachi W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11771)</t>
+  </si>
+  <si>
+    <t>ORD/001590/2024-2025</t>
+  </si>
+  <si>
+    <t>1443/SMSD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Belegachi W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11771)</t>
+  </si>
+  <si>
+    <t>ORD/001591/2024-2025</t>
+  </si>
+  <si>
+    <t>1442/SMSD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Belegachi W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11771)</t>
+  </si>
+  <si>
+    <t>ORD/001589/2024-2025</t>
+  </si>
+  <si>
+    <t>1444/SMSD</t>
+  </si>
+  <si>
+    <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.34]</t>
+  </si>
+  <si>
+    <t>BILL/00494/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-293</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration of L030-Belegachhi Buks Stand on T01 to Sardarpara(WB/02/416)</t>
   </si>
   <si>
     <t>BILL/01707/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-792</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
-    <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.34]</t>
-[...16 lines deleted...]
-  <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/05703/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-611</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for New service connection at Pump house no-2 of Belegachi water supply scheme.(Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01681/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-397</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Belegachi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
-[...49 lines deleted...]
-  <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Belegachhi water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
   </si>
   <si>
     <t>ORD/002133/2024-2025</t>
   </si>
   <si>
     <t>387/SMSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>ASKWORK INFRASTRUCTURES PRIVATE LIMITED</t>
-  </si>
-[...7 lines deleted...]
-    <t>1444/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -932,883 +932,883 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>524.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.76</v>
+        <v>245.46</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>46.84</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.96</v>
+        <v>28.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>25.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.09</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>524.03</v>
+        <v>11.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>245.46</v>
+        <v>10.64</v>
       </c>
       <c r="R5" s="4">
-        <v>46.84</v>
+        <v>92.45</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>28.53</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>25.99</v>
+        <v>2.76</v>
       </c>
       <c r="R6" s="4">
-        <v>91.09</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>11.51</v>
+        <v>22.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.64</v>
+        <v>12.8</v>
       </c>
       <c r="R7" s="4">
-        <v>92.45</v>
+        <v>57.26</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>3.14</v>
       </c>
       <c r="Q8" s="4">
         <v>3.13</v>
       </c>
       <c r="R8" s="4">
         <v>99.68</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>1.35</v>
+        <v>14.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>0.68</v>
+        <v>0.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="P11" s="4">
-        <v>8.73</v>
+        <v>0.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>4.19</v>
+        <v>0.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>22.36</v>
+        <v>0.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.8</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>57.26</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.91</v>
+        <v>1.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.58</v>
+        <v>8.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>0.79</v>
+        <v>4.19</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.91</v>
+        <v>0.79</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>