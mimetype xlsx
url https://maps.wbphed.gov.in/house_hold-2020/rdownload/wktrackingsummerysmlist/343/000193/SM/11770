--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -104,87 +104,87 @@
   <si>
     <t>PROVIDING 100% FHTC IN ZONE VII -A &amp; ZONE VII-B AT NALGORA MOUZA OF JOYNAGAR-II BLOCK WITHIN ' MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA- MATHURAPUR DISTRICT.- SOUTH 24 PGNS' UNDER SOUTH-24 PGNS W/S DIVN-I, P.H.E DTE.</t>
   </si>
   <si>
     <t>SM/11770</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2022-2023</t>
   </si>
   <si>
     <t>3000/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Additional work for Laying distribution system at Zone-VII (NOLGORA) of JOYNAGAR-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte.(SM/ 11770 , SM/16183)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000364/2024-2025</t>
+  </si>
+  <si>
+    <t>3511/SWD-I</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>MRA NIRMAN UDYOG</t>
+  </si>
+  <si>
     <t>Construction of 1250 Cum. capacity OHR (20 mtr. staging height) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of ZONE-VII NOLGORA MOUZA Piped Water Supply Scheme of JOYNAGAR-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 11912] [TSM/011554] and [TSM/015335] 124076810.5</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000260/2023-2024</t>
   </si>
   <si>
     <t>1515/SWD-I</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>31/12/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>30/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -790,60 +790,60 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1590.17</v>
+        <v>434.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>36.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>8.48</v>
       </c>
       <c r="S4" s="4">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -851,91 +851,91 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>434.23</v>
+        <v>1590.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>102.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>6.47</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>2097.77</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>139.75</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>6.66</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>