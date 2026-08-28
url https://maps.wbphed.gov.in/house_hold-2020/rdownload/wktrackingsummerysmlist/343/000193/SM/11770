--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,102 +89,102 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>PROVIDING 100% FHTC IN ZONE VII -A &amp; ZONE VII-B AT NALGORA MOUZA OF JOYNAGAR-II BLOCK WITHIN ' MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA- MATHURAPUR DISTRICT.- SOUTH 24 PGNS' UNDER SOUTH-24 PGNS W/S DIVN-I, P.H.E DTE.</t>
   </si>
   <si>
     <t>SM/11770</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 1250 Cum. capacity OHR (20 mtr. staging height) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of ZONE-VII NOLGORA MOUZA Piped Water Supply Scheme of JOYNAGAR-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 11912] [TSM/011554] and [TSM/015335] 124076810.5</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000260/2023-2024</t>
+  </si>
+  <si>
+    <t>1515/SWD-I</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>MRA NIRMAN UDYOG</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2022-2023</t>
   </si>
   <si>
     <t>3000/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Additional work for Laying distribution system at Zone-VII (NOLGORA) of JOYNAGAR-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte.(SM/ 11770 , SM/16183)</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000364/2024-2025</t>
   </si>
   <si>
     <t>3511/SWD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>31/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,200 +711,200 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>73.38</v>
+        <v>1590.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>102.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>434.23</v>
+        <v>73.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>36.81</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>8.48</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>1590.17</v>
+        <v>434.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>102.94</v>
+        <v>36.81</v>
       </c>
       <c r="R5" s="4">
-        <v>6.47</v>
+        <v>8.48</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>2097.77</v>