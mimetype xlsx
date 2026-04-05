--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,68 +144,50 @@
     <t>465/SWD-I</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>08/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for KASTHAMAHAL PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011792]</t>
   </si>
   <si>
     <t>ORD/000524/2022-2023</t>
   </si>
   <si>
     <t>2920/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
     <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of KASTHAMAHAL Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11733)</t>
   </si>
   <si>
     <t>ORD/000432/2022-2023</t>
   </si>
   <si>
     <t>2576/SWD-I</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>R.G ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000111/2022-2023</t>
   </si>
@@ -741,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1082,584 +1064,523 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>15.9</v>
+        <v>6.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>6.04</v>
+        <v>36.56</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>36.56</v>
+        <v>4.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.78</v>
+        <v>119.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>119.6</v>
+        <v>26.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>26.26</v>
+        <v>106.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>106.79</v>
+        <v>50.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>50.56</v>
+        <v>0.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>369.69</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>