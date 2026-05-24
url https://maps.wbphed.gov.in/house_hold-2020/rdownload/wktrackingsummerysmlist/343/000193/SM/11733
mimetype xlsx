--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,98 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>S.R ENTERPRISE (KARUNAMOYEE)</t>
   </si>
   <si>
     <t>Renovation of external illumination arrangement including incorporating LED Glow sign board and other allied works at P.H. No. - 1 under Kasthamahal Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block: Bishnupur-I)(SM/11733)</t>
   </si>
   <si>
     <t>ORD/002509/2023-2024</t>
   </si>
   <si>
     <t>223-AE-II-SMD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PURUSHOTTAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of additional materials for PH No.-1 of Kasthamahal Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11733]</t>
+  </si>
+  <si>
+    <t>ORD/001991/2023-2024</t>
+  </si>
+  <si>
+    <t>1332-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Submersible pumping machinery for PH No-1 of Kasthmahal Water Supply scheme under JJM under South 24-Pgs Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11733]</t>
+  </si>
+  <si>
+    <t>ORD/002948/2023-2024</t>
+  </si>
+  <si>
+    <t>1304/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd tubewell site for KASTHAMAHAL Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/11733) [2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/001066/2024-2025</t>
+  </si>
+  <si>
+    <t>5218/SWD-I</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>GAZI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -886,54 +934,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>14.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.96</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -945,54 +993,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.51</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1006,54 +1054,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>1.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1067,54 +1115,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>6.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.95</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1242,54 +1290,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>119.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>115.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.82</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1303,54 +1351,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>26.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>43.35</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1486,101 +1534,284 @@
       <c r="I13" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>0.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.26</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P16" s="4">
+        <v>15.87</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>98</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>386.77</v>
+      </c>
+      <c r="P17" s="8">
+        <v>151.07</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>39.06</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>