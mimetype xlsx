--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,195 +194,204 @@
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01748/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-211</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kasthamahal water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000487/2022-2023</t>
+  </si>
+  <si>
+    <t>245/SMD</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 11 (eleven) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1376/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>16/11/2025</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, Pump House, Development of Land, Laying of Rising Main, Distribution Pipeline and Other Allied works for Kasthamahal PWSS to accomodate FHTC in Bishnupur-I Block, under South 24-Pgns W/S Divn-I, PHE Dte. For Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24-Pgns disct. (SM/11733)</t>
+  </si>
+  <si>
+    <t>ORD/000264/2024-2025</t>
+  </si>
+  <si>
+    <t>2679/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>S.R ENTERPRISE (KARUNAMOYEE)</t>
+  </si>
+  <si>
+    <t>Renovation of external illumination arrangement including incorporating LED Glow sign board and other allied works at P.H. No. - 1 under Kasthamahal Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block: Bishnupur-I)(SM/11733)</t>
+  </si>
+  <si>
+    <t>ORD/002509/2023-2024</t>
+  </si>
+  <si>
+    <t>223-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>PURUSHOTTAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of additional materials for PH No.-1 of Kasthamahal Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11733]</t>
+  </si>
+  <si>
+    <t>ORD/001991/2023-2024</t>
+  </si>
+  <si>
+    <t>1332-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Submersible pumping machinery for PH No-1 of Kasthmahal Water Supply scheme under JJM under South 24-Pgs Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11733]</t>
+  </si>
+  <si>
+    <t>ORD/002948/2023-2024</t>
+  </si>
+  <si>
+    <t>1304/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd tubewell site for KASTHAMAHAL Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/11733) [2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/001066/2024-2025</t>
+  </si>
+  <si>
+    <t>5218/SWD-I</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>GAZI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Kastomahal PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008609666 Reference ID- 107080776 Memo No- 1008609666/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/00584/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
     <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based KASTHAMAHAL PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 985 nos.]</t>
   </si>
   <si>
     <t>ORD/000498/2022-2023</t>
   </si>
   <si>
     <t>2866/SWD-I</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>S.R ENTERPRISE (EMAIL- SOMENATH.MAJUMDER9874@GMAIL.COM)</t>
-  </si>
-[...127 lines deleted...]
-    <t>GAZI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1251,567 +1260,624 @@
         <v>4.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>119.6</v>
+        <v>26.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>115.8</v>
+        <v>11.39</v>
       </c>
       <c r="R9" s="4">
-        <v>96.82</v>
+        <v>43.35</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>26.26</v>
+        <v>106.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>11.39</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>43.35</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>106.79</v>
+        <v>50.56</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>50.56</v>
+        <v>0.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>0.75</v>
+        <v>0.26</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.26</v>
+        <v>0.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.96</v>
+        <v>15.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="L16" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>59</v>
       </c>
       <c r="P16" s="4">
-        <v>15.87</v>
+        <v>12.5</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>119.6</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>115.8</v>
+      </c>
+      <c r="R17" s="4">
+        <v>96.82</v>
+      </c>
+      <c r="S17" s="4">
+        <v>95</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>399.27</v>
+      </c>
+      <c r="P18" s="8">
+        <v>151.07</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>37.84</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>