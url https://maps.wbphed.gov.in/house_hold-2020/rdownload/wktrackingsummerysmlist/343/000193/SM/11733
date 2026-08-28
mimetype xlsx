--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -146,252 +146,252 @@
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>08/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for KASTHAMAHAL PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011792]</t>
   </si>
   <si>
     <t>ORD/000524/2022-2023</t>
   </si>
   <si>
     <t>2920/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based KASTHAMAHAL PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 985 nos.]</t>
+  </si>
+  <si>
+    <t>ORD/000498/2022-2023</t>
+  </si>
+  <si>
+    <t>2866/SWD-I</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>S.R ENTERPRISE (EMAIL- SOMENATH.MAJUMDER9874@GMAIL.COM)</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kasthamahal water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000487/2022-2023</t>
+  </si>
+  <si>
+    <t>245/SMD</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 11 (eleven) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1376/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of KASTHAMAHAL Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11733)</t>
   </si>
   <si>
     <t>ORD/000432/2022-2023</t>
   </si>
   <si>
     <t>2576/SWD-I</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>R.G ENTERPRISE</t>
   </si>
   <si>
+    <t>Supply &amp; Delivery of additional materials for PH No.-1 of Kasthamahal Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11733]</t>
+  </si>
+  <si>
+    <t>ORD/001991/2023-2024</t>
+  </si>
+  <si>
+    <t>1332-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Submersible pumping machinery for PH No-1 of Kasthmahal Water Supply scheme under JJM under South 24-Pgs Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11733]</t>
+  </si>
+  <si>
+    <t>ORD/002948/2023-2024</t>
+  </si>
+  <si>
+    <t>1304/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000111/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01748/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-211</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kasthamahal water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of Boundary wall, Pump House, Development of Land, Laying of Rising Main, Distribution Pipeline and Other Allied works for Kasthamahal PWSS to accomodate FHTC in Bishnupur-I Block, under South 24-Pgns W/S Divn-I, PHE Dte. For Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24-Pgns disct. (SM/11733)</t>
   </si>
   <si>
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>2679/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>27/08/2026</t>
   </si>
   <si>
     <t>S.R ENTERPRISE (KARUNAMOYEE)</t>
   </si>
   <si>
     <t>Renovation of external illumination arrangement including incorporating LED Glow sign board and other allied works at P.H. No. - 1 under Kasthamahal Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block: Bishnupur-I)(SM/11733)</t>
   </si>
   <si>
     <t>ORD/002509/2023-2024</t>
   </si>
   <si>
     <t>223-AE-II-SMD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PURUSHOTTAM ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply &amp; Delivery of additional materials for PH No.-1 of Kasthamahal Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11733]</t>
-[...28 lines deleted...]
-  <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd tubewell site for KASTHAMAHAL Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/11733) [2nd call]</t>
   </si>
   <si>
     <t>ORD/001066/2024-2025</t>
   </si>
   <si>
     <t>5218/SWD-I</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>GAZI ENTERPRISE</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Kastomahal PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008609666 Reference ID- 107080776 Memo No- 1008609666/Quot/03</t>
   </si>
   <si>
     <t>BILL/00584/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.R ENTERPRISE (EMAIL- SOMENATH.MAJUMDER9874@GMAIL.COM)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1121,719 +1121,719 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>6.04</v>
+        <v>119.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.8</v>
+        <v>115.8</v>
       </c>
       <c r="R6" s="4">
-        <v>95.95</v>
+        <v>96.82</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>26.26</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>11.39</v>
+      </c>
+      <c r="R7" s="4">
+        <v>43.35</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.78</v>
+        <v>106.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>26.26</v>
+        <v>6.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>11.39</v>
+        <v>5.8</v>
       </c>
       <c r="R9" s="4">
-        <v>43.35</v>
+        <v>95.95</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>106.79</v>
+        <v>0.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
-        <v>50.56</v>
+        <v>0.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.75</v>
+        <v>36.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.26</v>
+        <v>4.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.96</v>
+        <v>50.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>15.87</v>
+        <v>0.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4">
-        <v>42152</v>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>12.5</v>
+        <v>15.87</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>110</v>
+      </c>
+      <c r="L17" s="4">
+        <v>42152</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="P17" s="4">
-        <v>119.6</v>
+        <v>12.5</v>
       </c>
       <c r="Q17" s="4">
-        <v>115.8</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>96.82</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>399.27</v>