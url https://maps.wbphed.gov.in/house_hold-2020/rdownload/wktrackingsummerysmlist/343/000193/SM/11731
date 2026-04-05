--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -131,68 +131,50 @@
   <si>
     <t>26/10/2022</t>
   </si>
   <si>
     <t>SUBHRA ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of PIRKHALI AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XIX) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000232/2021-2022</t>
   </si>
   <si>
     <t>1977/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for PIRKHALI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011789]</t>
-[...16 lines deleted...]
-  <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for PIRKHALI PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011789]</t>
   </si>
   <si>
     <t>ORD/000519/2022-2023</t>
   </si>
   <si>
     <t>2909/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of PIRKHALI Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11731) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000110/2023-2024</t>
   </si>
   <si>
     <t>517/SWD-I</t>
   </si>
   <si>
     <t>10/05/2023</t>
@@ -309,50 +291,68 @@
     <t>27/01/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>T.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of boundary wall, approach road, pump house, laying of pipeline and other allied works for ground water based PIRKHALI PWSS to accomodate FHTC in Bishnupur -I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. for Augmentation of Surface water based water supply scheme in the Arsenic affected areas of South 24 Paraganas District. (SM/11731)</t>
   </si>
   <si>
     <t>ORD/000391/2024-2025</t>
   </si>
   <si>
     <t>3631/SWD-I</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>S.C. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for PIRKHALI Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11731]</t>
+  </si>
+  <si>
+    <t>ORD/000695/2024-2025</t>
+  </si>
+  <si>
+    <t>4490/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>B.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1018,543 +1018,543 @@
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>15.9</v>
+        <v>1.57</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.57</v>
+        <v>5.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>5.75</v>
+        <v>38.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>38.38</v>
+        <v>5.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>5.29</v>
+        <v>106.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>106.79</v>
+        <v>0.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.75</v>
+        <v>141.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>141.2</v>
+        <v>25.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>25.93</v>
+        <v>107.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1562,85 +1562,85 @@
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>107.87</v>
+        <v>15.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>466.45</v>
+        <v>466.44</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>