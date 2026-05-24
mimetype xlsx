--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,65 @@
     <t>20/08/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>S.C. ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for PIRKHALI Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11731]</t>
   </si>
   <si>
     <t>ORD/000695/2024-2025</t>
   </si>
   <si>
     <t>4490/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Pirkhali Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11731]</t>
+  </si>
+  <si>
+    <t>ORD/002235/2023-2024</t>
+  </si>
+  <si>
+    <t>1377-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -904,54 +919,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>14.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.47</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -963,54 +978,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.68</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1024,54 +1039,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>1.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1085,54 +1100,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>5.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.71</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1321,54 +1336,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>0.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1382,54 +1397,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>141.2</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>123.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>87.6</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1443,54 +1458,54 @@
       <c r="I12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>25.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.36</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>47.69</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1579,87 +1594,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>15.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R15" s="4">
+        <v>100</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>466.84</v>
+      </c>
+      <c r="P16" s="8">
+        <v>160.85</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>34.46</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>