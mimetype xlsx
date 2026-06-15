--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,62 @@
     <t>4490/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Pirkhali Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11731]</t>
   </si>
   <si>
     <t>ORD/002235/2023-2024</t>
   </si>
   <si>
     <t>1377-AE-II-SMD</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at Pirkhali PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008246027 Reference Id- 106856054 Quotation Date-09/12/2024 Memo No- 1008268233/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02494/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-541</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1655,87 +1667,144 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P15" s="4">
         <v>0.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0.4</v>
       </c>
       <c r="R15" s="4">
         <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P16" s="4">
+        <v>12.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>479.74</v>
+      </c>
+      <c r="P17" s="8">
+        <v>160.85</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>33.53</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>