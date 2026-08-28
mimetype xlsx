--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -131,243 +131,243 @@
   <si>
     <t>26/10/2022</t>
   </si>
   <si>
     <t>SUBHRA ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of PIRKHALI AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XIX) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000232/2021-2022</t>
   </si>
   <si>
     <t>1977/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based PIRKHALI PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 815 nos.]</t>
+  </si>
+  <si>
+    <t>ORD/000422/2022-2023</t>
+  </si>
+  <si>
+    <t>2583/SWD-I</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>LOKENIRMAN</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Pirkhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000489/2022-2023</t>
+  </si>
+  <si>
+    <t>247/SMD</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>T.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 11 (eleven) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1376/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for PIRKHALI PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011789]</t>
   </si>
   <si>
     <t>ORD/000519/2022-2023</t>
   </si>
   <si>
     <t>2909/SWD-I</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of PIRKHALI Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11731) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000110/2023-2024</t>
   </si>
   <si>
     <t>517/SWD-I</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>09/07/2023</t>
   </si>
   <si>
     <t>DEBAYAN MONDAL</t>
   </si>
   <si>
+    <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Pirkhali Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/11731]</t>
+  </si>
+  <si>
+    <t>ORD/002235/2023-2024</t>
+  </si>
+  <si>
+    <t>1377-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment for Electricity Bill for New connection under SMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03112/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-327</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall &amp; other allied works at 11 (eleven) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
-[...17 lines deleted...]
-    <t>CONCORD PROJECTS PVT. LTD.</t>
+    <t>Construction of boundary wall, approach road, pump house, laying of pipeline and other allied works for ground water based PIRKHALI PWSS to accomodate FHTC in Bishnupur -I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. for Augmentation of Surface water based water supply scheme in the Arsenic affected areas of South 24 Paraganas District. (SM/11731)</t>
+  </si>
+  <si>
+    <t>ORD/000391/2024-2025</t>
+  </si>
+  <si>
+    <t>3631/SWD-I</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>S.C. ENTERPRISE</t>
   </si>
   <si>
     <t>Incorporation of LED Glow sign board including other allied works at PH No-1 under Pirkhali Water Supply Scheme, under South 24-Pgs Mechanical Division,PHE Dte (Block: Bishnupur-I) (SM/11731)</t>
   </si>
   <si>
-    <t>Assistant Engineer -II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002462/2023-2024</t>
   </si>
   <si>
     <t>186-AE-II-SMD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>KUNAL ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Ground Water Based PIRKHALI PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Division -I, P.H.E. Dte., South-24 Pgs. Dist. [No. of FHTC - 815 nos.]</t>
-[...52 lines deleted...]
-  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for PIRKHALI Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11731]</t>
   </si>
   <si>
     <t>ORD/000695/2024-2025</t>
   </si>
   <si>
     <t>4490/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>29/12/2023</t>
   </si>
   <si>
     <t>Payment of quotation for new service connection at Pirkhali PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008246027 Reference Id- 106856054 Quotation Date-09/12/2024 Memo No- 1008268233/Quot/03</t>
   </si>
   <si>
     <t>BILL/02494/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-541</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1045,710 +1045,710 @@
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.57</v>
+        <v>141.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.57</v>
+        <v>123.7</v>
       </c>
       <c r="R5" s="4">
+        <v>87.6</v>
+      </c>
+      <c r="S5" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.75</v>
+        <v>25.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.56</v>
+        <v>12.36</v>
       </c>
       <c r="R6" s="4">
-        <v>96.71</v>
+        <v>47.69</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>38.38</v>
+        <v>106.79</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>5.29</v>
+        <v>1.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>106.79</v>
+        <v>5.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.71</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>141.2</v>
+        <v>38.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>123.7</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>87.6</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>25.93</v>
+        <v>5.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.36</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>47.69</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>107.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>10</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>15.88</v>
+        <v>0.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.4</v>
+        <v>15.88</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="P16" s="4">
         <v>12.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>