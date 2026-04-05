--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -161,201 +161,201 @@
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 300 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at SITAKUNDU (Zone-II) Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1753)</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-II of Sitakundu water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000447/2022-2023</t>
+  </si>
+  <si>
+    <t>3927/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>M/S.UTTAM KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of LED board at P.H. No-1 &amp; 2 of Sitakundu (Zone-II) water supply scheme, under South 24-pgs Mechanical Division PHE Dte. [Block-Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/001632/2023-2024</t>
+  </si>
+  <si>
+    <t>1071/SMSD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>Improvement of Outdoor illumination arrangement with allied works at PH-1, Zone-II of Sitakundu water supply scheme under SMD, PHE Dte. (Block- Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002573/2023-2024</t>
+  </si>
+  <si>
+    <t>.1060/SMSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>Improvement of Outdoor illumination arrangement with allied works at PH-2, Zone-II of Sitakundu water supply scheme under SMD, PHE Dte. (Block- Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002574/2023-2024</t>
+  </si>
+  <si>
+    <t>.1061/SMSD</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>1) L027-Sagarsangha Math on T03 to Dudhnai(WB/02/480) 2) Construction of Road from Fultala Chow More to Block-A, B.C,D to Ramkrisna Polly to Mohamonilala Greater Kolkata Enginnering College to Ramnagar Bazar via Dhapdhopi road Shakharipukur under Baruipur Block.</t>
+  </si>
+  <si>
+    <t>BILL/01677/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-782</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
+  </si>
+  <si>
+    <t>Baruipur Ramnagar Uttarbhag Port Canning Road Permanent restoration work , cause due to pipe laying work of PHED under South 24 Pgns.Divn, PWD in the District of South 24 Pgns during the year 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/00759/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-451</t>
+  </si>
+  <si>
+    <t>06/10/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for SITAKUNDU [Zone-II] PWSS of Baruipur Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/11646]</t>
   </si>
   <si>
     <t>JE-1</t>
   </si>
   <si>
-    <t>ORD/000234/2022-2023</t>
-[...115 lines deleted...]
-  <si>
     <t>ORD/000806/2023-2024</t>
   </si>
   <si>
     <t>1289/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>Construction of boundary walls with land development and other allied works for Ground Water Based SITAKUNDU (Zone-II) Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/11646)</t>
   </si>
   <si>
     <t>ORD/000847/2023-2024</t>
   </si>
   <si>
     <t>1252/SWD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>BAIDYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery stand by submersible pump for Sitakundu (Zone-II) W/S Scheme under SMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000312/2024-2025</t>
+  </si>
+  <si>
+    <t>1117/SMSD</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>MAA SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1102,589 +1102,589 @@
         <v>11.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>372.96</v>
+        <v>22.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.38</v>
+        <v>0.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>0.78</v>
+        <v>0.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="P11" s="4">
         <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.88</v>
+        <v>12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
-        <v>12</v>
+        <v>4.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.41</v>
+        <v>49.19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>49.19</v>
+        <v>0.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>530.67</v>
+        <v>158.53</v>
       </c>
       <c r="P16" s="8">
         <v>0</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>