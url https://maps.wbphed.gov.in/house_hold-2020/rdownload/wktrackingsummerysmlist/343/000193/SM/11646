--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -905,54 +905,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>40.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>37.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.47</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -964,54 +964,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>11.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.36</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1023,54 +1023,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.44</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1141,54 +1141,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>22.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.22</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1198,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>0.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1255,54 +1255,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>0.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1312,54 +1312,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1609,88 +1609,88 @@
       <c r="I15" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>0.81</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>158.53</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>46.05</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>