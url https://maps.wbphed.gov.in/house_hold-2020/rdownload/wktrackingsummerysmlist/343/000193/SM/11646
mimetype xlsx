--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,68 @@
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>BAIDYA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery stand by submersible pump for Sitakundu (Zone-II) W/S Scheme under SMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000312/2024-2025</t>
   </si>
   <si>
     <t>1117/SMSD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>MAA SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 300 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at SITAKUNDU (Zone-II) Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1753)</t>
+  </si>
+  <si>
+    <t>ORD/000234/2022-2023</t>
+  </si>
+  <si>
+    <t>1710/SWD-I</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1623,87 +1641,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>0.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0.81</v>
       </c>
       <c r="R15" s="4">
         <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>372.96</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>129.32</v>
+      </c>
+      <c r="R16" s="4">
+        <v>34.67</v>
+      </c>
+      <c r="S16" s="4">
+        <v>80</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>531.48</v>
+      </c>
+      <c r="P17" s="8">
+        <v>202.32</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>38.07</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>