--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,291 +89,291 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based SITAKUNDU ZONE-II piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24-Pgns W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 pgns district.</t>
   </si>
   <si>
     <t>SM/11646</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 300 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at SITAKUNDU (Zone-II) Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1753)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000234/2022-2023</t>
+  </si>
+  <si>
+    <t>1710/SWD-I</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination rooms at Sitakundu (Zone-II) at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000361/2022-2023</t>
+  </si>
+  <si>
+    <t>2204/SWD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>11/02/2023</t>
+  </si>
+  <si>
+    <t>JOY GURU TRADING</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 02 (Two) nos. 300mm X 200mm dia &amp; 300 mtr. deep Tubewell by Rotary method for SITAKUNDU (ZONE-II) PWSS of Baruipur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000079/2022-2023</t>
   </si>
   <si>
     <t>1190/SWD-I</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
-    <t>Construction of 02 (Two) nos. chlorination rooms at Sitakundu (Zone-II) at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>JOY GURU TRADING</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-II of Sitakundu water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000447/2022-2023</t>
+  </si>
+  <si>
+    <t>3927/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>M/S.UTTAM KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of SITAKUNDU(II) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000444/2021-2022</t>
   </si>
   <si>
     <t>1950/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of LED board at P.H. No-1 &amp; 2 of Sitakundu (Zone-II) water supply scheme, under South 24-pgs Mechanical Division PHE Dte. [Block-Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/001632/2023-2024</t>
+  </si>
+  <si>
+    <t>1071/SMSD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>Improvement of Outdoor illumination arrangement with allied works at PH-1, Zone-II of Sitakundu water supply scheme under SMD, PHE Dte. (Block- Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002573/2023-2024</t>
+  </si>
+  <si>
+    <t>.1060/SMSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>Improvement of Outdoor illumination arrangement with allied works at PH-2, Zone-II of Sitakundu water supply scheme under SMD, PHE Dte. (Block- Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002574/2023-2024</t>
+  </si>
+  <si>
+    <t>.1061/SMSD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...62 lines deleted...]
-    <t>.1061/SMSD</t>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for SITAKUNDU [Zone-II] PWSS of Baruipur Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/11646]</t>
+  </si>
+  <si>
+    <t>ORD/000806/2023-2024</t>
+  </si>
+  <si>
+    <t>1289/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Construction of boundary walls with land development and other allied works for Ground Water Based SITAKUNDU (Zone-II) Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/11646)</t>
+  </si>
+  <si>
+    <t>ORD/000847/2023-2024</t>
+  </si>
+  <si>
+    <t>1252/SWD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>BAIDYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery stand by submersible pump for Sitakundu (Zone-II) W/S Scheme under SMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000312/2024-2025</t>
+  </si>
+  <si>
+    <t>1117/SMSD</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>MAA SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Baruipur Ramnagar Uttarbhag Port Canning Road Permanent restoration work , cause due to pipe laying work of PHED under South 24 Pgns.Divn, PWD in the District of South 24 Pgns during the year 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/00759/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-451</t>
+  </si>
+  <si>
+    <t>06/10/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>1) L027-Sagarsangha Math on T03 to Dudhnai(WB/02/480) 2) Construction of Road from Fultala Chow More to Block-A, B.C,D to Ramkrisna Polly to Mohamonilala Greater Kolkata Enginnering College to Ramnagar Bazar via Dhapdhopi road Shakharipukur under Baruipur Block.</t>
   </si>
   <si>
     <t>BILL/01677/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-782</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...85 lines deleted...]
-    <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -903,842 +903,842 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>40.13</v>
+        <v>372.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>37.11</v>
+        <v>129.32</v>
       </c>
       <c r="R3" s="4">
-        <v>92.47</v>
+        <v>34.67</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.52</v>
       </c>
       <c r="Q4" s="4">
         <v>9.49</v>
       </c>
       <c r="R4" s="4">
         <v>82.36</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.76</v>
+        <v>40.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.63</v>
+        <v>37.11</v>
       </c>
       <c r="R5" s="4">
-        <v>95.44</v>
+        <v>92.47</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>11.9</v>
+        <v>22.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.22</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>22.38</v>
+        <v>2.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>20.41</v>
+        <v>2.63</v>
       </c>
       <c r="R7" s="4">
-        <v>91.22</v>
+        <v>95.44</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>0.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0.78</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
         <v>0.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0.88</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0.88</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>11.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>12</v>
+        <v>4.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>4.41</v>
+        <v>49.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>49.19</v>
+        <v>0.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>0.81</v>
+        <v>12</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.81</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>372.96</v>
+        <v>0.88</v>
       </c>
       <c r="Q16" s="4">
-        <v>129.32</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>34.67</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>531.48</v>