--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,68 @@
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for SITAKUNDU ZONE-I Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11645]</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1061/SWD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Sitakundu (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11645)</t>
   </si>
   <si>
     <t>ORD/001594/2024-2025</t>
   </si>
   <si>
     <t>98/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Sitakundu(Zone-I),Srinagar &amp; Hogalkuria water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
+  </si>
+  <si>
+    <t>ORD/001553/2024-2025</t>
+  </si>
+  <si>
+    <t>561/SMSD</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>18/05/2024</t>
+  </si>
+  <si>
+    <t>S.S. SIGNS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -899,54 +917,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.07</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1074,54 +1092,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>40.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>40.98</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1135,54 +1153,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>379.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>171.29</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>45.11</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1196,54 +1214,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>4.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1371,54 +1389,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>11.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>41.2</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1625,87 +1643,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P15" s="4">
         <v>0.58</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>590.82</v>
+      </c>
+      <c r="P17" s="8">
+        <v>197.31</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>33.4</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>