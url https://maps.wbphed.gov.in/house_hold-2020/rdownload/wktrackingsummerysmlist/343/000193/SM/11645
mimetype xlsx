--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,59 @@
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Sitakundu (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11645)</t>
   </si>
   <si>
     <t>ORD/001594/2024-2025</t>
   </si>
   <si>
     <t>98/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Sitakundu(Zone-I),Srinagar &amp; Hogalkuria water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
   </si>
   <si>
     <t>ORD/001553/2024-2025</t>
   </si>
   <si>
     <t>561/SMSD</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>18/05/2024</t>
   </si>
   <si>
     <t>S.S. SIGNS</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Sitakundu (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11645)</t>
+  </si>
+  <si>
+    <t>ORD/001593/2024-2025</t>
+  </si>
+  <si>
+    <t>99/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1704,87 +1713,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>0.89</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>591.73</v>
+      </c>
+      <c r="P18" s="8">
+        <v>197.31</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>33.34</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>