--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,285 +89,285 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based SITAKUNDU ZONE-I piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24-Pgns W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 pgns district.</t>
   </si>
   <si>
     <t>SM/11645</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 02 (Two) nos. 300mm X 200mm dia &amp; 300 mtr. deep Tubewell by Rotary method for SITAKUNDU (ZONE-I) PWSS of Baruipur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000080/2022-2023</t>
+  </si>
+  <si>
+    <t>1191/SWD-I</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>02/10/2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination rooms at Sitakundu (Zone-I)at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000363/2022-2023</t>
+  </si>
+  <si>
+    <t>2206/SWD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>JOY GURU TRADING</t>
+  </si>
+  <si>
+    <t>Construction of 300 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at SITAKUNDU (Zone-I) Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1753)</t>
+  </si>
+  <si>
+    <t>ORD/000230/2022-2023</t>
+  </si>
+  <si>
+    <t>1691/SWD-I</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MANUFACTURING PVT LTD</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Sitakundu water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000446/2022-2023</t>
+  </si>
+  <si>
+    <t>3926/SMD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S.UTTAM KUMAR CHATTERJEE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of SITAKUNDU(I) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000450/2021-2022</t>
   </si>
   <si>
     <t>1949/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
+    <t>Additional work for Sinking of 02 (Two) nos. Rig bored 300mm X 200mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for PWSS of SITAKUNDU (Zone-I) PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. district under South 24 Paraganas Water Supply Division-I, PHE Dte. [SM/11645]</t>
+  </si>
+  <si>
+    <t>ORD/000552/2023-2024</t>
+  </si>
+  <si>
+    <t>2500/SWD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>21/10/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of Electric Bill for new service connection under SMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00285/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-20</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 02 (Two) nos. 300mm X 200mm dia &amp; 300 mtr. deep Tubewell by Rotary method for SITAKUNDU (ZONE-I) PWSS of Baruipur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Construction of platform for FHTC, restoration of road after laying of pipeline, development of land and other allied works for "Ground Water Based SITAKUNDU (ZONE -I) Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/11645)</t>
   </si>
   <si>
     <t>ORD/000524/2024-2025</t>
   </si>
   <si>
     <t>4017/SWD-I</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
+    <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Sitakundu(Zone-I),Srinagar &amp; Hogalkuria water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
+  </si>
+  <si>
+    <t>ORD/001553/2024-2025</t>
+  </si>
+  <si>
+    <t>561/SMSD</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>18/05/2024</t>
+  </si>
+  <si>
+    <t>S.S. SIGNS</t>
+  </si>
+  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00127/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-41</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
-    <t>Construction of 02 (Two) nos. chlorination rooms at Sitakundu (Zone-I)at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Sitakundu (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11645)</t>
   </si>
   <si>
     <t>ORD/001592/2024-2025</t>
   </si>
   <si>
     <t>100/SMSD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for SITAKUNDU ZONE-I Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/11645]</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1061/SWD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Sitakundu (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11645)</t>
   </si>
   <si>
     <t>ORD/001594/2024-2025</t>
   </si>
   <si>
     <t>98/SMSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.S. SIGNS</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Sitakundu (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11645)</t>
   </si>
   <si>
     <t>ORD/001593/2024-2025</t>
   </si>
   <si>
     <t>99/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,899 +906,899 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>40.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.62</v>
+        <v>16.45</v>
       </c>
       <c r="R3" s="4">
-        <v>95.07</v>
+        <v>40.98</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>11.9</v>
+        <v>11.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.2</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>5.93</v>
+        <v>379.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>171.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.11</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>40.13</v>
+        <v>22.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.45</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>40.98</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>379.75</v>
+        <v>2.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>171.29</v>
+        <v>2.62</v>
       </c>
       <c r="R7" s="4">
-        <v>45.11</v>
+        <v>95.07</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>4.41</v>
       </c>
       <c r="Q8" s="4">
         <v>2.2</v>
       </c>
       <c r="R8" s="4">
         <v>50</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>84.63</v>
+        <v>11.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>9.22</v>
+        <v>5.93</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>11.52</v>
+        <v>84.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.74</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>41.2</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>22.38</v>
+        <v>0.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="P13" s="4">
-        <v>0.91</v>
+        <v>9.22</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="P14" s="4">
-        <v>15.82</v>
+        <v>0.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>0.58</v>
+        <v>15.82</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="P16" s="4">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="P17" s="4">
         <v>0.91</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>