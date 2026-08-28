--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,273 +92,273 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Baruipur</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based KURULI piped water supply scheme to accommodate FHTC in BARUIPUR Block under South 24 pgns W/S Division-I, South 24 Parganas District.</t>
   </si>
   <si>
     <t>SM/11500</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at KURULI Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1516)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000276/2022-2023</t>
+  </si>
+  <si>
+    <t>1807/SWD-I</t>
+  </si>
+  <si>
+    <t>09/11/2022</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>SE TILES MANUFACTURING COMPANY PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. chlorination rooms at Kuruli at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000362/2022-2023</t>
+  </si>
+  <si>
+    <t>2205/SWD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>11/02/2023</t>
+  </si>
+  <si>
+    <t>M/S. SREEJIT ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of KURULI Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000221/2021-2022</t>
   </si>
   <si>
     <t>1938/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Sinking of Rig bored 02 (Two) nos. 250mm X 150mm dia &amp; 300 mtr. deep Tubewell by Rotary method for KURULI PWSS of Baruipur Block Under South 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000077/2022-2023</t>
   </si>
   <si>
     <t>1188/SWD-I</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>02/10/2022</t>
   </si>
   <si>
     <t>SAIKAT ENTERPRISE</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2022-2023</t>
+  </si>
+  <si>
+    <t>1574/SWD-I</t>
+  </si>
+  <si>
+    <t>16/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kuruli water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000535/2022-2023</t>
+  </si>
+  <si>
+    <t>462/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
     <t>Additional work for Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell to achieve 66 mtr. housing pipe by Rotary method for Water supply arrangement for KURULI PWSS of BARUIPUR Block under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/011008]</t>
   </si>
   <si>
     <t>ORD/000448/2023-2024</t>
   </si>
   <si>
     <t>2103/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01722/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-205</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at KURULI Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 1516)</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of boundary walls including development of land and other allied works for Ground water based KURULI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/11500)</t>
   </si>
   <si>
     <t>ORD/000392/2024-2025</t>
   </si>
   <si>
     <t>3640/SWD-I</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
-    <t>Construction of 02 (Two) nos. chlorination rooms at Kuruli at Baruipur Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas under South 24-Pgns Water Supply Divn-I, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>NUPUR CHANDRA HALDER</t>
+    <t>Supply &amp; installation of LED board at P.H. No- 1 &amp; 2 of Kuruli water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- Baruipur ]</t>
+  </si>
+  <si>
+    <t>ORD/002195/2023-2024</t>
+  </si>
+  <si>
+    <t>353/SMSD</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t>04/04/2024</t>
+  </si>
+  <si>
+    <t>SHRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Kuruli W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
   </si>
   <si>
     <t>ORD/002351/2023-2024</t>
   </si>
   <si>
     <t>30/SMSD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Kuruli W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
   </si>
   <si>
     <t>ORD/002352/2023-2024</t>
   </si>
   <si>
     <t>28/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Kuruli W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
   </si>
   <si>
     <t>ORD/002350/2023-2024</t>
   </si>
   <si>
     <t>29/SMSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>SHRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Baruipur Ramnagar Uttarbhag Port Canning road, permanent restoration work for 5800 mtr of trench(0.00 Km-1.2 Km, 1.70 K.m-2.50 Km &amp; 3.50Km-4.40 Km) Total trench length=5800 Mtr cause due to pipe laying work of PHED under South Parganas Division, PWD in the District of South 24 Parganas-During the year 2024-2025.</t>
   </si>
   <si>
     <t>BILL/00542/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-332</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -905,873 +905,873 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.76</v>
+        <v>392.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>211.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.78</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>28.4</v>
+        <v>11.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.07</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.14</v>
+        <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.49</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>9.34</v>
+        <v>28.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.17</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.14</v>
+        <v>9.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>19.62</v>
+        <v>23.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.92</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
-        <v>392.81</v>
+        <v>3.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>45.6</v>
+        <v>4.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>11.52</v>
+        <v>19.62</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>23.62</v>
+        <v>45.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>0.89</v>
+        <v>0.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="P14" s="4">
-        <v>0.58</v>
+        <v>0.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="P15" s="4">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="P16" s="4">
-        <v>0.78</v>
+        <v>0.89</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1817,54 +1817,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>619.07</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>278.5</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>44.99</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>