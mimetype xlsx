--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -311,51 +311,51 @@
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>07/06/2027</t>
   </si>
   <si>
     <t>ODISSI INNOVATIONS ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Laying rising main and additional pipeline for distribution system, construction of boundary wall, pump house, approach road and land development for BHARU RAMKRISHNAPUR PWSS of Bishnupur -I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas (SM/11497)</t>
   </si>
   <si>
     <t>ORD/000351/2024-2025</t>
   </si>
   <si>
     <t>3363/SWD-I</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>ODISSI INNOVATIONS</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for BHARU RAMKRISHNAPUR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011211]</t>
   </si>