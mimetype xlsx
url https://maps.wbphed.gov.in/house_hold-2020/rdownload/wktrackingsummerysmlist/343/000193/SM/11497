--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -946,54 +946,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1009,54 +1009,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>14.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.38</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1135,54 +1135,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>1.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1438,54 +1438,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P11" s="4">
         <v>0.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1501,54 +1501,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>8.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.5</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>72.89</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1623,54 +1623,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>132.6</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>100.57</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>75.84</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1686,54 +1686,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>105.47</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>8.32</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>7.89</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1846,54 +1846,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>521.18</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>133.52</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>25.62</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>