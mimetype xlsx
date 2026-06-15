--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,59 @@
     <t>26/07/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>ODISSI INNOVATIONS</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for BHARU RAMKRISHNAPUR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011211]</t>
   </si>
   <si>
     <t>ORD/000585/2022-2023</t>
   </si>
   <si>
     <t>3106/SWD-I</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>MOULI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Service Connection at Bharu Ramkrishnarampur PWSS P.H.No.-2 under Bishnupur-I Block. Application No- 1009012049 Reference ID- 107357100</t>
+  </si>
+  <si>
+    <t>BILL/04274/2025-2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1826,87 +1835,144 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
         <v>15.89</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P18" s="4">
+        <v>11.66</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>532.84</v>
+      </c>
+      <c r="P19" s="8">
+        <v>133.52</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>25.06</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>