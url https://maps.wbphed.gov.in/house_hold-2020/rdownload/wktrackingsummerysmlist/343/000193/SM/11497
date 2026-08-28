--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,309 +92,309 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Bishnupur-I</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed ground water based BHARU RAMKRISHNAPUR piped water supply scheme to accommodate FHTC in BISHNUPUR-I Block under South 24 pgns W/S Division-I, South 24 Parganas District.</t>
   </si>
   <si>
     <t>SM/11497</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. Deep Tubewell by Rotary method for BHARU RAMKRISHNAPUR PIPE WATER SUPPLY SCHEME in the Arsenic affected areas of South 24 Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000034/2022-2023</t>
+  </si>
+  <si>
+    <t>918/SWD-I</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING CO.</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for Proposed BHARU RAMKRISHNAPUR PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. [No. of FHTC = 853]</t>
+  </si>
+  <si>
+    <t>ORD/000151/2022-2023</t>
+  </si>
+  <si>
+    <t>1391/SWD-I</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>07/06/2027</t>
+  </si>
+  <si>
+    <t>ODISSI INNOVATIONS ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of "BHARU RAMKRISHNAPUR Ground Water Based Piped Water Supply Scheme" in BISHNUPUR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000402/2022-2023</t>
   </si>
   <si>
     <t>463/SWD-I</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>08/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. Deep Tubewell by Rotary method for BHARU RAMKRISHNAPUR PIPE WATER SUPPLY SCHEME in the Arsenic affected areas of South 24 Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division-II, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>SIMPLEX DRILLING CO.</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000017/2022-2023</t>
+  </si>
+  <si>
+    <t>1583/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of (Size 4.80mX3.66m) Pump House with water supply and sanitary arrangement (as per Deptt. drawing) of BHARU RAMKRISHNAPUR Pipe Water Supply Scheme in Bishnupur-I block under South 24-Pgns W/S Divn-I, PHE Dte. (SM/11497)</t>
   </si>
   <si>
     <t>ORD/000431/2022-2023</t>
   </si>
   <si>
     <t>2575/SWD-I</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
     <t>OHAB SK.</t>
   </si>
   <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for BHARU RAMKRISHNAPUR PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/011211]</t>
   </si>
   <si>
     <t>ORD/000570/2022-2023</t>
   </si>
   <si>
     <t>2974/SWD-I</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>04/03/2023</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
+    <t>Development of low land and temporary aproach road for entering Tubewell site for proposed BHARU RAMKRISHNAPUR Piped Water Supply Scheme in Bishnupur-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Pgs. Dist. under South 24 Pgs. Water Supply Division-I, PHE Dte. [TSM/011211]</t>
+  </si>
+  <si>
+    <t>ORD/000812/2022-2023</t>
+  </si>
+  <si>
+    <t>3704/SWD-I</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Bharu Ramkrishnapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000541/2022-2023</t>
   </si>
   <si>
     <t>472/SMD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>21/05/2023</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
+    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE1,JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for BHARU RAMKRISHNAPUR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/011211]</t>
+  </si>
+  <si>
+    <t>ORD/000585/2022-2023</t>
+  </si>
+  <si>
+    <t>3106/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>MOULI CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000108/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...10 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01058/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-126</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Development of low land and temporary aproach road for entering Tubewell site for proposed BHARU RAMKRISHNAPUR Piped Water Supply Scheme in Bishnupur-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Pgs. Dist. under South 24 Pgs. Water Supply Division-I, PHE Dte. [TSM/011211]</t>
-[...11 lines deleted...]
-    <t>14/04/2023</t>
+    <t>Laying rising main and additional pipeline for distribution system, construction of boundary wall, pump house, approach road and land development for BHARU RAMKRISHNAPUR PWSS of Bishnupur -I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas (SM/11497)</t>
+  </si>
+  <si>
+    <t>ORD/000351/2024-2025</t>
+  </si>
+  <si>
+    <t>3363/SWD-I</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>ODISSI INNOVATIONS</t>
   </si>
   <si>
     <t>Land Development at 1st Tubewell site including development of approach road under Bharu Ramkrishnapur Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns Water Supply Division-I, PHE Dte. (TSM/011211)</t>
   </si>
   <si>
     <t>ORD/000730/2023-2024</t>
   </si>
   <si>
     <t>435/SWD-I</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>ROYAL CONSTRUCTION</t>
   </si>
   <si>
     <t>BILL/04458/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-452</t>
   </si>
   <si>
     <t>09/01/2024</t>
-  </si>
-[...73 lines deleted...]
-    <t>MOULI CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of Quotation for New Service Connection at Bharu Ramkrishnarampur PWSS P.H.No.-2 under Bishnupur-I Block. Application No- 1009012049 Reference ID- 107357100</t>
   </si>
   <si>
     <t>BILL/04274/2025-2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -935,988 +935,988 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.55</v>
+        <v>14.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.55</v>
+        <v>13.4</v>
       </c>
       <c r="R3" s="4">
-        <v>99.77</v>
+        <v>94.38</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>14.19</v>
+        <v>132.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.4</v>
+        <v>100.57</v>
       </c>
       <c r="R4" s="4">
-        <v>94.38</v>
+        <v>75.84</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>6.05</v>
+        <v>2.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.58</v>
+        <v>5.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.58</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>26.76</v>
+        <v>6.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>59</v>
+        <v>1.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>5.25</v>
+        <v>0.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>7.84</v>
+        <v>26.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.6</v>
+        <v>105.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.6</v>
+        <v>8.32</v>
       </c>
       <c r="R11" s="4">
-        <v>99.44</v>
+        <v>7.89</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>8.92</v>
+        <v>15.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.5</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>72.89</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="P13" s="4">
-        <v>2.36</v>
+        <v>59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>132.6</v>
+        <v>7.84</v>
       </c>
       <c r="Q14" s="4">
-        <v>100.57</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>75.84</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>105.47</v>
+        <v>132.11</v>
       </c>
       <c r="Q15" s="4">
-        <v>8.32</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>7.89</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>132.11</v>
+        <v>8.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>6.5</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>72.89</v>
       </c>
       <c r="S16" s="4">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>15.89</v>
+        <v>2.36</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4"/>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="P18" s="4">
         <v>11.66</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>