--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,129 +113,129 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Sinking of Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for CHAKRABORTY ABAD PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District. [TSM/009670]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000241/2022-2023</t>
   </si>
   <si>
     <t>1684/SWD-I</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at Chakraborty Abad (Kalabaru,J.L-114) of Baruipur Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. (No. of FHTC = 1100)</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000185/2022-2023</t>
+  </si>
+  <si>
+    <t>1488/SWD-I</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>TANMOY ROY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of chlorination room at CHAKRABORTY ABAD of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/009670]</t>
+  </si>
+  <si>
+    <t>ORD/000290/2022-2023</t>
+  </si>
+  <si>
+    <t>1785/SWD-I</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>SANJAY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional work for sinking of Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Chakraborty Abad PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000632/2022-2023</t>
   </si>
   <si>
     <t>3261/SWD-I</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Chakraborty Abad water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000526/2022-2023</t>
   </si>
   <si>
     <t>439/SMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>A.S ENGINEERING</t>
-  </si>
-[...37 lines deleted...]
-    <t>SANJAY ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000277/2023-2024</t>
   </si>
   <si>
     <t>2426/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
@@ -885,255 +885,255 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.24</v>
+        <v>197.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>123.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.29</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>13.01</v>
+        <v>5.8</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>197.72</v>
+        <v>2.24</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.8</v>
+        <v>13.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
@@ -1252,96 +1252,96 @@
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>23.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.73</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>44.76</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
@@ -1366,54 +1366,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>276.52</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>133.9</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>48.42</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>