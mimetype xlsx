--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,74 @@
     <t>17/02/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>K.S.P ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of chlorination room at CHITRASALI of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/009669]</t>
   </si>
   <si>
     <t>ORD/000292/2022-2023</t>
   </si>
   <si>
     <t>1786/SWD-I</t>
   </si>
   <si>
     <t>07/11/2022</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>SANJAY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Chitrasali W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11295)</t>
+  </si>
+  <si>
+    <t>ORD/001830/2024-2025</t>
+  </si>
+  <si>
+    <t>42/SMSD</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chitrasali W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11295)</t>
+  </si>
+  <si>
+    <t>ORD/001831/2024-2025</t>
+  </si>
+  <si>
+    <t>43/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -929,54 +953,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.75</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1354,54 +1378,54 @@
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>65.91</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>49.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>75.32</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1494,87 +1518,213 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>5.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>151.72</v>
+      </c>
+      <c r="P16" s="8">
+        <v>52.1</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>34.34</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>