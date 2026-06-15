--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,59 @@
     <t>SANJAY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Chitrasali W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11295)</t>
   </si>
   <si>
     <t>ORD/001830/2024-2025</t>
   </si>
   <si>
     <t>42/SMSD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chitrasali W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11295)</t>
   </si>
   <si>
     <t>ORD/001831/2024-2025</t>
   </si>
   <si>
     <t>43/SMSD</t>
+  </si>
+  <si>
+    <t>Additional charges for service connection at pump house no- I of Chitrasali water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00263/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1644,87 +1653,146 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.56</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>153.29</v>
+      </c>
+      <c r="P17" s="8">
+        <v>52.1</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>33.99</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>