--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,210 +113,210 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Sinking of Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for CHITRASALI PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District. [TSM/009669]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000103/2022-2023</t>
   </si>
   <si>
     <t>1229/SWD-I</t>
   </si>
   <si>
     <t>07/09/2022</t>
   </si>
   <si>
     <t>07/10/2022</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at Chitrasali ( Chitrasali, J.L-112) of Baruipur Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. [No. of FHTC - 520] [TSM/009669]</t>
+  </si>
+  <si>
+    <t>ORD/000113/2022-2023</t>
+  </si>
+  <si>
+    <t>1243/SWD-I</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>KAMALA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of CHITRASALI Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000228/2021-2022</t>
   </si>
   <si>
     <t>1957/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>CHAYANIKA ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Construction of chlorination room at CHITRASALI of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/009669]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>1786/SWD-I</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>SANJAY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional work for sinking of Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Chitrasali PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24- Parganas W/S Division- I, P.H.E. Dte. [TSM/009669]</t>
   </si>
   <si>
     <t>ORD/000785/2022-2023</t>
   </si>
   <si>
     <t>3675/SWD-I</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Chitrasali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000527/2022-2023</t>
+  </si>
+  <si>
+    <t>440/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>K.S.P ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000276/2023-2024</t>
   </si>
   <si>
     <t>2424/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>JE-2</t>
+    <t>Additional work for sinking of Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Chitrasali PWSS of Baruipur Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/009669]</t>
+  </si>
+  <si>
+    <t>ORD/000792/2023-2024</t>
+  </si>
+  <si>
+    <t>1132/SWD-I</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>BORING HOUSE</t>
   </si>
   <si>
     <t>ORD/000791/2023-2024</t>
   </si>
   <si>
     <t>1131/SWD-I</t>
   </si>
   <si>
-    <t>06/03/2024</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000332/2023-2024</t>
   </si>
   <si>
     <t>267/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00130/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-42</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...58 lines deleted...]
-    <t>SANJAY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Chitrasali W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11295)</t>
   </si>
   <si>
     <t>ORD/001830/2024-2025</t>
   </si>
   <si>
     <t>42/SMSD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chitrasali W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/11295)</t>
   </si>
   <si>
     <t>ORD/001831/2024-2025</t>
   </si>
   <si>
     <t>43/SMSD</t>
   </si>
@@ -959,827 +959,827 @@
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.62</v>
+        <v>65.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.46</v>
+        <v>65.87</v>
       </c>
       <c r="R4" s="4">
-        <v>93.75</v>
+        <v>99.95</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.2</v>
+        <v>2.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.75</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>6.08</v>
+        <v>5.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.71</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>19.97</v>
+        <v>2.2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>2.19</v>
+        <v>13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>3.2</v>
+        <v>6.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>9.43</v>
+        <v>2.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>65.91</v>
+        <v>19.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>49.64</v>
+        <v>18.72</v>
       </c>
       <c r="R11" s="4">
-        <v>75.32</v>
+        <v>93.74</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>13</v>
+        <v>3.2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>5.8</v>
+        <v>9.43</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="P14" s="4">
         <v>0.29</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4">
         <v>42152</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="P16" s="4">
         <v>1.56</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>153.29</v>
       </c>
       <c r="P17" s="8">
-        <v>52.1</v>
+        <v>94.32</v>
       </c>
       <c r="Q17" s="8">
-        <v>33.99</v>
+        <v>61.53</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>