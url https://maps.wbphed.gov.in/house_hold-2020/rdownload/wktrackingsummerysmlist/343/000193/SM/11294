--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,171 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Baruipur</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based piped water supply scheme at Kalyanpur, Khodarbazar (Khodarbazar CT, J.L-40), Baruipur Block under South 24 Parganas dist.(PART-I)</t>
   </si>
   <si>
     <t>SM/11294</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well under ground water based piped water supply scheme at KALYANPUR, Khodar Bazar (Khodar Bazar C.T, J.L- 40) of Baruipur Block, under surface water based W/S scheme in the arsenic affected areas of South 24 Parganas dist. [AFS- GO2223004568PH] [Project ID- PH222355709S000]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000067/2022-2023</t>
+  </si>
+  <si>
+    <t>1112/SWD-I</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>M/S N ISLAM AND CO.</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for KALYANPUR (Khodar Bazar) PWSS of Baruipur Block Under South 24 Parganas W/S Division-I, P.H.E Dte., within South 24 Parganas District under JJM [AFS- GO2223004568PH] [Project ID- PH222355709S000]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000070/2022-2023</t>
   </si>
   <si>
     <t>1115/SWD-I</t>
   </si>
   <si>
-    <t>23/08/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
+    <t>Construction of chlorination room at KALYANPUR (Khodar Bazar) of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district under South 24-Pgns W/S Divn.-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000283/2022-2023</t>
+  </si>
+  <si>
+    <t>1780/SWD-I</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>SOMNATH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Project Report of KALYANPUR (KHODAR BAZAR), PART-I Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000214/2021-2022</t>
   </si>
   <si>
     <t>1956/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>RAMKRISHNA CHAKABORTY</t>
   </si>
   <si>
     <t>Additional work for sinking of Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Kalyanpur (Khodar Bazar) PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/009672]</t>
   </si>
   <si>
     <t>ORD/000792/2022-2023</t>
   </si>
   <si>
     <t>3667/SWD-I</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
-    <t>Construction of chlorination room at KALYANPUR (Khodar Bazar) of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district under South 24-Pgns W/S Divn.-I, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000126/2022-2023</t>
   </si>
   <si>
     <t>3329/SWD-I</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00005/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-45</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S N ISLAM AND CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -788,135 +788,137 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>20.08</v>
+        <v>71.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>53.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.81</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.62</v>
+        <v>20.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.68</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -924,336 +926,334 @@
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.2</v>
+        <v>5.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.85</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>5.75</v>
+        <v>2.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.24</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>5.01</v>
+        <v>2.2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>3.58</v>
+        <v>5.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>71.8</v>
+        <v>3.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>111.04</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>80.25</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>72.27</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>