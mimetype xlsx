--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,68 @@
     <t>BILL/00163/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-51</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>Construction of Platform Development of Land, Pipeline Protection Work and others allied works Ground Water Based CHAMPAHATI ZONE-I PWSS to accommodate FHTC in BARUIPUR Block under South 24 Pgns W/S Divn-I PHE Dte for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District. [SM/11278]</t>
   </si>
   <si>
     <t>ORD/000791/2024-2025</t>
   </si>
   <si>
     <t>4842/SWD-I</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>SANKAR MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine room (Two nos) at CHAMPAHATI ZONE-I water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/11278)</t>
+  </si>
+  <si>
+    <t>ORD/000661/2024-2025</t>
+  </si>
+  <si>
+    <t>4391/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>S D ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1432,87 +1450,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>73.66</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>9.96</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>419.57</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>