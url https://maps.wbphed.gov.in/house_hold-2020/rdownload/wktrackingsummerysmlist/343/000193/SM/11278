--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1007,54 +1007,54 @@
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.57</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1188,54 +1188,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>226.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1251,54 +1251,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>42.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>37.58</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.87</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1314,54 +1314,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>4.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1533,54 +1533,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>419.57</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>67.46</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>16.08</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>