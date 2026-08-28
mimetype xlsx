--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,225 +113,225 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Construction of 02 (Two) nos. chlorination room at CHAMPAHATI Zone-I of Baruipur Block for disinfection of ground water from big dia tube well due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [TSM/010744]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000154/2022-2023</t>
   </si>
   <si>
     <t>1407/SWD-I</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>21/11/2022</t>
   </si>
   <si>
     <t>M/S P. PURKAIT ENTERPRISE.</t>
   </si>
   <si>
+    <t>Sinking of 02 (two) nos. Rig bored 300mm x 200mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for CHAMPAHATI Zone-I PWSS of Baruipur Block under South-24 Pns W/S- Divn-I, PHE Dte., within South 24 Parganas District. [TSM/010744]</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000225/2022-2023</t>
+  </si>
+  <si>
+    <t>1683/SWD-I</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>K P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of CHAMPAHATI(I) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000451/2021-2022</t>
+  </si>
+  <si>
+    <t>1953/SWD_I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>MS R. DUTTA AND CO</t>
+  </si>
+  <si>
+    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at CHAMPAHATI Zone-I Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 918)</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000738/2022-2023</t>
+  </si>
+  <si>
+    <t>3591/SWD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>M/S SUMAN SHIL</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Champahati water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000533/2022-2023</t>
   </si>
   <si>
     <t>460/SMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>K.P CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of CHAMPAHATI(I) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>MS R. DUTTA AND CO</t>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 300 mm x 200 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for Champahati-I PWSS of Baruipur Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/010744]</t>
+  </si>
+  <si>
+    <t>ORD/000783/2022-2023</t>
+  </si>
+  <si>
+    <t>3666/SWD-I</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000181/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01987/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-245</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap after soil investigation alongwith Providing 100% FHTC &amp; Laying distribution system from Big dia deep Tube Well at CHAMPAHATI Zone-I Mouza of BARUIPUR Block due to improvement of water supply in the water Scarcity area/non command area under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (No. of FHTC = 918)</t>
-[...53 lines deleted...]
-    <t>13/04/2023</t>
+    <t>Construction of Platform Development of Land, Pipeline Protection Work and others allied works Ground Water Based CHAMPAHATI ZONE-I PWSS to accommodate FHTC in BARUIPUR Block under South 24 Pgns W/S Divn-I PHE Dte for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District. [SM/11278]</t>
+  </si>
+  <si>
+    <t>ORD/000791/2024-2025</t>
+  </si>
+  <si>
+    <t>4842/SWD-I</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>SANKAR MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine room (Two nos) at CHAMPAHATI ZONE-I water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/11278)</t>
+  </si>
+  <si>
+    <t>ORD/000661/2024-2025</t>
+  </si>
+  <si>
+    <t>4391/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>S D ENTERPRISE</t>
   </si>
   <si>
     <t>BILL/00163/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-51</t>
   </si>
   <si>
     <t>10/05/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>S D ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,680 +907,680 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>19.57</v>
+        <v>42.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>37.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.87</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>2.76</v>
       </c>
       <c r="Q5" s="4">
         <v>2.44</v>
       </c>
       <c r="R5" s="4">
         <v>88.57</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>17.75</v>
+        <v>226.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>7.11</v>
+        <v>19.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="P8" s="4">
-        <v>226.66</v>
+        <v>4.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>23.04</v>
+        <v>4.39</v>
       </c>
       <c r="R8" s="4">
-        <v>10.17</v>
+        <v>99.66</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>42.29</v>
+        <v>17.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>37.58</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>88.87</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.41</v>
+        <v>7.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.39</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>4.46</v>
+        <v>73.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>23.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>31.63</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>73.66</v>
+        <v>9.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.95</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>9.96</v>
+        <v>4.46</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>419.57</v>
       </c>
       <c r="P14" s="8">
-        <v>67.46</v>
+        <v>100.7</v>
       </c>
       <c r="Q14" s="8">
-        <v>16.08</v>
+        <v>24</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>