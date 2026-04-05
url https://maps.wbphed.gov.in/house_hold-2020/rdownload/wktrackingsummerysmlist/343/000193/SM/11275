--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,65 @@
     <t>13/03/2024</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone- I of Shaksahar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000465/2022-2023</t>
   </si>
   <si>
     <t>276/SMD</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Shakasar PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/11275)</t>
+  </si>
+  <si>
+    <t>ORD/001682/2024-2025</t>
+  </si>
+  <si>
+    <t>1696/SMSD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1646,87 +1661,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>25.77</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>754.66</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>