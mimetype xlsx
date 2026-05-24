--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -974,54 +974,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>526.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>361.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.8</v>
       </c>
       <c r="S4" s="4">
         <v>68</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1155,54 +1155,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>29.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.13</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>57.74</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1277,54 +1277,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>28.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>26.63</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.8</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1340,54 +1340,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1403,54 +1403,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>0.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>85.06</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1466,54 +1466,54 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>1.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1647,54 +1647,54 @@
       <c r="I15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>25.77</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>11.98</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>46.49</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1744,54 +1744,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>754.66</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>420.37</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>55.7</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>