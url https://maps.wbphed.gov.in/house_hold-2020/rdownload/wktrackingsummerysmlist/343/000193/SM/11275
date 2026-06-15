--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,68 @@
     <t>276/SMD</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Shakasar PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/11275)</t>
   </si>
   <si>
     <t>ORD/001682/2024-2025</t>
   </si>
   <si>
     <t>1696/SMSD</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Shaksahar water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[Bhangar-I][SM/11275]</t>
+  </si>
+  <si>
+    <t>ORD/001617/2024-2025</t>
+  </si>
+  <si>
+    <t>1698/SMSD</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>SMILE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1724,87 +1742,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
         <v>0.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>755.45</v>
+      </c>
+      <c r="P18" s="8">
+        <v>420.37</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>55.65</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>