--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,294 +92,294 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Bhangar-I</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>SHAKSAHAR Piped Water Supply Scheme in Bhangar-I Block in South 24 pgns west Bengal</t>
   </si>
   <si>
     <t>SM/11275</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of 250 cum. capacity 20 mtr. staging height RCC Over Head Reservoir (with Soil Investigation and Pile) as per departmental drawing, 2 Nos. Pump House cum Chlorine Room, construction of approach road, Road restoration etc. along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households for Shaksahar Water Supply Scheme, Block - Bhangar-I for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000227/2022-2023</t>
+  </si>
+  <si>
+    <t>1689/SWD-I</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+  </si>
+  <si>
+    <t>SINKING OF RIG BORED 02 (TWO) NOS. TUBE WELL(250X150)MM DIA, 300M DEEP BY ROTARY METHOD FOR SHAKSAHAR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE (DAG NO. 882, KHATIAN NO. 843, JL. NO. 104, MOUZA - CHAKBHIKA) &amp; 2ND TUBE WELL SITE (DAG NO. 308, KHATIAN NO. 567, JL NO. 119, MOUZA - SHAKSAHAR), BLOCK -BHANGAR-I, DISTRICT SOUTH 24 PARGANAS.</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>757/SWD-I</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2022-2023</t>
   </si>
   <si>
     <t>1921/SWD-I</t>
   </si>
   <si>
     <t>18/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 250 cum. capacity 20 mtr. staging height RCC Over Head Reservoir (with Soil Investigation and Pile) as per departmental drawing, 2 Nos. Pump House cum Chlorine Room, construction of approach road, Road restoration etc. along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households for Shaksahar Water Supply Scheme, Block - Bhangar-I for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte.</t>
-[...20 lines deleted...]
-    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone- I of Shaksahar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000465/2022-2023</t>
+  </si>
+  <si>
+    <t>276/SMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall for proposed OHR Site of SHAKSAHAR Piped Water Suplly Scheme in BHANGAR-I Block in South 24-Pgns West Bengal, under South 24 Paraganas W/S Division-I, P.H.E. Dte. [SM/11275]</t>
+  </si>
+  <si>
+    <t>ORD/000509/2023-2024</t>
+  </si>
+  <si>
+    <t>2247/SWD-I</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>13/10/2023</t>
+  </si>
+  <si>
+    <t>MS KRISHNA MONDAL</t>
+  </si>
+  <si>
+    <t>Development of low Land and temporary approach road entering 1st Tubewell site for SHAKSAHAR pipe water supply scheme in Bhangar-I block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas Dist. Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000066/2023-2024</t>
+  </si>
+  <si>
+    <t>90/SWD-I</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>21/04/2023</t>
+  </si>
+  <si>
+    <t>CIVILEX COMBINE</t>
+  </si>
+  <si>
+    <t>Development of low Land and temporary approach road entering 2nd Tubewell site SHAKSAHAR pipe water supply scheme in Bhangar-I block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas Dist. Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>91/SWD-I</t>
+  </si>
+  <si>
+    <t>Additional work for Sinking of 01 (One) no. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell to achive 66 mtr. housing pipe by Rotary method for SHAKSAHAR PWSS at 2nd Tubewell site of Bhangar-I Block under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/0010765]</t>
+  </si>
+  <si>
+    <t>ORD/000292/2023-2024</t>
+  </si>
+  <si>
+    <t>1398/SWD-I</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
     <t>RTOR000033/2022-2023</t>
   </si>
   <si>
     <t>2689/SWD-I</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01109/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-156</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of Boundary wall for proposed OHR Site of SHAKSAHAR Piped Water Suplly Scheme in BHANGAR-I Block in South 24-Pgns West Bengal, under South 24 Paraganas W/S Division-I, P.H.E. Dte. [SM/11275]</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site of SHAKSAHAR PWSS within Bhangar-I Block "SHAKSAHAR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/11275)</t>
   </si>
   <si>
     <t>ORD/000757/2024-2025</t>
   </si>
   <si>
     <t>4678/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
-    <t>SINKING OF RIG BORED 02 (TWO) NOS. TUBE WELL(250X150)MM DIA, 300M DEEP BY ROTARY METHOD FOR SHAKSAHAR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE (DAG NO. 882, KHATIAN NO. 843, JL. NO. 104, MOUZA - CHAKBHIKA) &amp; 2ND TUBE WELL SITE (DAG NO. 308, KHATIAN NO. 567, JL NO. 119, MOUZA - SHAKSAHAR), BLOCK -BHANGAR-I, DISTRICT SOUTH 24 PARGANAS.</t>
-[...62 lines deleted...]
-    <t>SIMPLEX DRILLING COMPANY</t>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Shaksahar water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[Bhangar-I][SM/11275]</t>
+  </si>
+  <si>
+    <t>ORD/001617/2024-2025</t>
+  </si>
+  <si>
+    <t>1698/SMSD</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>SMILE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Shakasar PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/11275)</t>
+  </si>
+  <si>
+    <t>ORD/001682/2024-2025</t>
+  </si>
+  <si>
+    <t>1696/SMSD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>Payment of Enhanced GST Rate vide W/O No.1689/SWD-I dt. 01/11/2022</t>
+  </si>
+  <si>
+    <t>BILL/02030/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-756</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
   </si>
   <si>
     <t>Quotation for new service(power) connection at Shaksahar PH- 2 water supply scheme under bhangar-I block Reference ID- 106550929, Application No- 1007657683</t>
   </si>
   <si>
     <t>BILL/00569/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-141</t>
   </si>
   <si>
     <t>03/07/2024</t>
-  </si>
-[...67 lines deleted...]
-    <t>SMILE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,940 +908,940 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.92</v>
+        <v>526.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>361.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.8</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>526.17</v>
+        <v>28.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>361.98</v>
+        <v>26.63</v>
       </c>
       <c r="R4" s="4">
-        <v>68.8</v>
+        <v>93.8</v>
       </c>
       <c r="S4" s="4">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>15.91</v>
+        <v>13.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>9.73</v>
+        <v>25.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.49</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>29.66</v>
       </c>
       <c r="Q7" s="4">
         <v>17.13</v>
       </c>
       <c r="R7" s="4">
         <v>57.74</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>77.5</v>
+        <v>0.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>28.39</v>
+        <v>0.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>26.63</v>
+        <v>0.47</v>
       </c>
       <c r="R9" s="4">
-        <v>93.8</v>
+        <v>85.06</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>0.61</v>
+        <v>1.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.61</v>
+        <v>1.57</v>
       </c>
       <c r="R10" s="4">
-        <v>98.84</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="P11" s="4">
-        <v>0.55</v>
+        <v>15.91</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.47</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>85.06</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>1.57</v>
+        <v>9.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>4.59</v>
+        <v>77.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>19.39</v>
+        <v>0.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>54</v>
       </c>
       <c r="P15" s="4">
-        <v>25.77</v>
+        <v>0.9</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.98</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>46.49</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="P16" s="4">
-        <v>0.9</v>
+        <v>19.39</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="P17" s="4">
-        <v>0.79</v>
+        <v>4.59</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>755.45</v>