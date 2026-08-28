--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,146 +92,215 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Bhangar-I</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>SATBERIA Piped Water Supply Scheme in Bhangar-I Block in South 24 pgns west Bengal</t>
   </si>
   <si>
     <t>SM/11274</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of 250 cum. capacity 20 mtr. staging height RCC Over Head Reservoir (with Soil Investigation and Pile) as per departmental drawing, 2 Nos. Pump House cum Chlorine Room, construction of approach road, Road restoration etc. along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households for Satberia Water Supply Scheme, Block - Bhangar-I for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000228/2022-2023</t>
+  </si>
+  <si>
+    <t>1690/SWD-I</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>MRA NIRMAN UDYOG</t>
+  </si>
+  <si>
+    <t>SINKING OF RIG BORED 02 (TWO) NOS. TUBE WELL(250X150)MM DIA, 300M DEEP BY ROTARY METHOD FOR SATBERIA PIPED WATER SUPPLY SCHEME AT HEADWORK SITE (DAG NO. 437, KHATIAN NO. 3227/1, JL. NO. 110, MOUZA - SATBERIA) &amp; 2ND TUBE WELL SITE (DAG NO. 578, KHATIAN NO. 3744, JL NO. 115, MOUZA - KASHINATHPUR), BLOCK -BHANGAR-I, DISTRICT SOUTH 24 PARGANAS.</t>
+  </si>
+  <si>
+    <t>ORD/000179/2022-2023</t>
+  </si>
+  <si>
+    <t>1444/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2022-2023</t>
   </si>
   <si>
     <t>1921/SWD-I</t>
   </si>
   <si>
     <t>18/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 250 cum. capacity 20 mtr. staging height RCC Over Head Reservoir (with Soil Investigation and Pile) as per departmental drawing, 2 Nos. Pump House cum Chlorine Room, construction of approach road, Road restoration etc. along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households for Satberia Water Supply Scheme, Block - Bhangar-I for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Satberia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000464/2022-2023</t>
+  </si>
+  <si>
+    <t>275/SMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of LED board at PH-1&amp;2 of Satberia under South 24-Pgs Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000866/2023-2024</t>
   </si>
   <si>
     <t>.1013/SMSD</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>COOLING CARE CENTER</t>
   </si>
   <si>
+    <t>Construction of Pathway at 2nd site of Satberia PWSS within Bhangar-I Block in connetion with" SATBERIA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission"(SM/11274).</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000558/2023-2024</t>
+  </si>
+  <si>
+    <t>2597/SWD-I</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>MAA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing 905 nos. Functional Household Tap connection (FHTC) For Satberia PWSS Under Block:Bhangar-I, District: South 24 parganas to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission[No. of FHTC (1721-816)=905] (SM/11274)</t>
   </si>
   <si>
     <t>ORD/000625/2023-2024</t>
   </si>
   <si>
     <t>2806/SWD-I</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>A S BUILDCON</t>
   </si>
   <si>
+    <t>Improvement of Outdoor illumination arrangement with allied works at Satberia PH-2 water supply scheme under Bhangar-I Block under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002570/2023-2024</t>
+  </si>
+  <si>
+    <t>1099/SMSD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>Improvement of Outdoor illumination arrangement with allied works at Satberia PH-1 water supply scheme under Bhangar-I Block under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002571/2023-2024</t>
+  </si>
+  <si>
+    <t>1100/SMSD</t>
+  </si>
+  <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>2691/SWD-I</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>Payment of Electric Bill for new service connection under SMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00278/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-48</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
@@ -239,129 +308,60 @@
   <si>
     <t>BILL/00380/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-62</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of SATBERIA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/11274)</t>
   </si>
   <si>
     <t>ORD/000724/2024-2025</t>
   </si>
   <si>
     <t>4601/SWD-I</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-I of Satberia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
-[...46 lines deleted...]
-  <si>
     <t>Payment of Enhanced GST Rate vide W/O No.1690/SWD-I dt. 01/11/2022</t>
   </si>
   <si>
     <t>BILL/02031/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-755</t>
   </si>
   <si>
     <t>13/03/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -890,890 +890,890 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.03</v>
+        <v>613.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>507.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.69</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>613.53</v>
+        <v>28.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>26.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.9</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>28.4</v>
+        <v>5.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.78</v>
+        <v>23.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>33.11</v>
+        <v>0.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>11.72</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>3.7</v>
+        <v>33.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>33.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>5.03</v>
+        <v>0.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>94.4</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>23.38</v>
+        <v>11.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>0.88</v>
+        <v>3.7</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>5.03</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P15" s="4">
-        <v>27.18</v>
+        <v>94.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-      <c r="J16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K16" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.82</v>
+        <v>27.18</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>852.84</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>592.3</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>69.45</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>