--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -877,54 +877,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>28.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>26.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.66</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -995,54 +995,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1294,54 +1294,54 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>26.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>25.31</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1353,54 +1353,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>0.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1412,54 +1412,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="4">
         <v>0.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1475,54 +1475,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>660.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>608.02</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>92.05</v>
       </c>
       <c r="S13" s="4">
         <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1568,54 +1568,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>812.35</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>661.9</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>81.48</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>