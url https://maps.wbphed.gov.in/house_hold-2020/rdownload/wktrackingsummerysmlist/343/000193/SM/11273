--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -92,107 +92,182 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Bhangar-I</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>JHUNGRI Piped Water Supply Scheme in Bhangar-I Block in South 24 pgns west Bengal</t>
   </si>
   <si>
     <t>SM/11273</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of 400 cum. capacity 20 mtr. staging height RCC Over Head Reservoir (with Soil Investigation and Pile) as per departmental drawing, 2 Nos. Pump House cum Chlorine Room, construction of approach road, Road restoration etc. along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households for Jhungri Water Supply Scheme, Block - Bhangar-I for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000307/2022-2023</t>
+  </si>
+  <si>
+    <t>1911/SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>STARCO CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SINKING OF RIG BORED 02 (TWO) NOS. TUBE WELL(250X150)MM DIA, 300M DEEP BY ROTARY METHOD FOR JHUNGRI PIPED WATER SUPPLY SCHEME AT HEADWORK SITE (DAG NO. 26, KHATIAN NO. 743, JL. NO. 118, MOUZA - GHUMRI) &amp; 2ND TUBE WELL SITE (DAG NO. 116/1166, KHATIAN NO. 743, JL NO. 118, MOUZA - GHUMRI), BLOCK -BHANGAR-I, DISTRICT SOUTH 24 PARGANAS.</t>
   </si>
   <si>
-    <t>AE HQ-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000003/2022-2023</t>
   </si>
   <si>
     <t>756/SWD-I</t>
   </si>
   <si>
     <t>29/06/2022</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2022-2023</t>
   </si>
   <si>
     <t>1921/SWD-I</t>
   </si>
   <si>
-    <t>18/11/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
+    <t>Improvement of Outdoor illumination arrangement with allied works at Satberia PH-1 water supply scheme under Bhangar-I Block under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002572/2023-2024</t>
+  </si>
+  <si>
+    <t>1098/SMSD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone- I of Jhungri water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000466/2022-2023</t>
+  </si>
+  <si>
+    <t>277/SMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of LED board at PH-1&amp;2 of Jhungri w/s scheme under South 24-Pgs Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000867/2023-2024</t>
   </si>
   <si>
     <t>1075/SMSD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>M/S. S.R. ENTERPRISE</t>
   </si>
   <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Jhungri PH 1 w/s scheme under Bhangar-I under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001962/2023-2024</t>
+  </si>
+  <si>
+    <t>1O97/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of Outdoor illumination arrangement with allied works at Jhungri PH-2 water supply scheme under Bhangar-I Block under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002971/2023-2024</t>
+  </si>
+  <si>
+    <t>..1098/SMSD</t>
+  </si>
+  <si>
     <t>RTOR000031/2022-2023</t>
   </si>
   <si>
     <t>2690/SWD-I</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00385/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-63</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd TW site of JHUNGRI Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/11273)</t>
@@ -207,125 +282,50 @@
     <t>18/11/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>GANAPATI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW site of JHUNGRI Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/11273)</t>
   </si>
   <si>
     <t>ORD/000562/2024-2025</t>
   </si>
   <si>
     <t>4235/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>TOJO ENTERPRISE</t>
-  </si>
-[...73 lines deleted...]
-    <t>1098/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -857,734 +857,734 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.38</v>
+        <v>660.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>26.02</v>
+        <v>608.02</v>
       </c>
       <c r="R3" s="4">
-        <v>91.66</v>
+        <v>92.05</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>16.4</v>
+        <v>28.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>26.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.66</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.78</v>
+        <v>16.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>14.98</v>
+        <v>0.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>14.73</v>
+        <v>26.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>11.47</v>
+        <v>0.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>36.45</v>
+        <v>0.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>26.01</v>
+        <v>0.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>25.31</v>
+        <v>0.88</v>
       </c>
       <c r="R10" s="4">
-        <v>97.34</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>14.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.88</v>
+        <v>14.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>660.5</v>
+        <v>11.47</v>
       </c>
       <c r="Q13" s="4">
-        <v>608.02</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>92.05</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>36.45</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>812.35</v>