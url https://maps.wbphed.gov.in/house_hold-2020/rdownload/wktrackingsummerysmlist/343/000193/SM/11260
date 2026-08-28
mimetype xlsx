--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Providing 100% FHTC in Zone-VIII at Khela Rampur Sirakol mouza of Mograhat-I block within 'Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Pgns.' under South-24 Pgns W/S Divn-I, P.H.E Dte.</t>
   </si>
   <si>
     <t>SM/11260</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction of 1450 cum capacity 20 mtr. staging heigtht Over Head Reservoir as per Departmental Drawing and specification including RCC bored pile and pile cap, Laying Distribution System of piped water supply scheme in Zone - VIII at Khelarampur Mouza of Mograhat-I Block, for augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VIII at KHELARAMPUR under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (Number of FHTC-11274 Nos.)</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000677/2022-2023</t>
+  </si>
+  <si>
+    <t>3454/SWD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2023-2024</t>
   </si>
   <si>
     <t>322/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,170 +696,170 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>69.45</v>
+        <v>1859.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>44.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1859.15</v>
+        <v>69.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>1928.6</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>44.96</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>2.33</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>