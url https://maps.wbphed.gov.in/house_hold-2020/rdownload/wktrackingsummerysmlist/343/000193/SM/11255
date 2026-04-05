--- v0 (2025-12-17)
+++ v1 (2026-04-05)
@@ -892,54 +892,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>207.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>25.63</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>12.37</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1010,54 +1010,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>440.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>102.66</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>23.29</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1105,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>655.87</v>
       </c>
       <c r="P9" s="8">
-        <v>128.29</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>19.56</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>