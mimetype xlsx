--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -116,117 +116,117 @@
   <si>
     <t>ORD/001036/2022-2023</t>
   </si>
   <si>
     <t>1065/SWD-I</t>
   </si>
   <si>
     <t>12/08/2022</t>
   </si>
   <si>
     <t>27/08/2022</t>
   </si>
   <si>
     <t>S.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply of different CIDF special for laying of DI pipe (250 mm dia. &amp; 400 mm dia.) at zone -II A (Mayahauri) of Joynagar-II Block of Baruipur Sub-Division for Mega Surface Based Water supply Scheme for Falta - Mathurapur, District South 24-Pgns, W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001037/2022-2023</t>
   </si>
   <si>
     <t>1066/SWD-I</t>
   </si>
   <si>
+    <t>Providing 100% FHTC in Zone-II A at Mayahauri mouza of Joynagar-II block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur district.- South 24 Pgns" under South-24 Pgns W/S Divn-I, P.H.E Dte. [ No. of FHTC = 5789 ]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000370/2022-2023</t>
+  </si>
+  <si>
+    <t>2314/SWD-I</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>SAMIRON GHOSH</t>
+  </si>
+  <si>
+    <t>SupplyofdifferentCIDFspecialsfor layingof DIpipe(250mm dia &amp; 400mm dia)at zone-II B (Mayahauri)of Joynagar-II Blockof BaruipurSub-Division, for "MegaSurface Based water supply schemeforFalta-Mathurapur, DistrictSouth24-Pgns, W/S Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000998/2022-2023</t>
+  </si>
+  <si>
+    <t>1073/SWD-I</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>Supply of different CIDF specials for layingof DIpipeat zone-II A (Mayahauri)of Joynagar-II Block of Baruipur Sub-Division, for "Mega Surface Based water supply scheme for Falta-Mathurapur, District South 24-Pgns, W/S Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000999/2022-2023</t>
+  </si>
+  <si>
+    <t>1072/SWD-I</t>
+  </si>
+  <si>
     <t>Providing 100% FHTC in Zone-II B at Mayahauri mouza of Joynagar-II block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur district.- South 24 Pgns" under South-24 Pgns W/S Divn-I, P.H.E Dte. [No. of FHTC = 3400]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>JE-1</t>
   </si>
   <si>
     <t>ORD/000534/2022-2023</t>
   </si>
   <si>
     <t>2966/SWD-I</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>17/06/2023</t>
   </si>
   <si>
     <t>PRITAM SENGUPTA (EMAIL ID-SENGUPTA408@YAHOO.COM)</t>
-  </si>
-[...43 lines deleted...]
-    <t>1072/SWD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -889,60 +889,60 @@
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>207.24</v>
+        <v>440.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>102.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.29</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -989,170 +989,170 @@
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>440.83</v>
+        <v>3.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...5 lines deleted...]
-      <c r="O8" s="4" t="s">
+      <c r="P8" s="4">
+        <v>207.24</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>25.63</v>
+      </c>
+      <c r="R8" s="4">
+        <v>12.37</v>
+      </c>
+      <c r="S8" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>655.87</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>128.29</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>19.56</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>