--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -462,65 +462,50 @@
     <t>2977/SMD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Supply, Installation &amp; commissioning of secondary Gaseous Chlorination arrangement for 14 (Fourteen) Nos. OHR points within Budge Budge-II Block under Improvement of water supply [Phase-I] in Bishnupur-I, Bishnupur-II and Budge Budge-II Block in the District of South 24 Pgs. under SMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002691/2023-2024</t>
   </si>
   <si>
     <t>2943/SMD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
-  </si>
-[...13 lines deleted...]
-    <t>11/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -909,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2661,148 +2646,87 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P30" s="4">
         <v>400.14</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>60</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="3">
-[...18 lines deleted...]
-      <c r="H31" s="13" t="s">
+      <c r="A31" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>11379.93</v>
+      </c>
+      <c r="P31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
-    <row r="32" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>