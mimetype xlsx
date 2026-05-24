--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -462,50 +462,68 @@
     <t>2977/SMD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Supply, Installation &amp; commissioning of secondary Gaseous Chlorination arrangement for 14 (Fourteen) Nos. OHR points within Budge Budge-II Block under Improvement of water supply [Phase-I] in Bishnupur-I, Bishnupur-II and Budge Budge-II Block in the District of South 24 Pgs. under SMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002691/2023-2024</t>
   </si>
   <si>
     <t>2943/SMD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at newly sunk tube well of Pump House under Zone-5 ( Dakshin Bawali) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Budge Budge-II]</t>
+  </si>
+  <si>
+    <t>ORD/000239/2024-2025</t>
+  </si>
+  <si>
+    <t>2485/SMD</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>03/11/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,51 +912,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1169,54 +1187,54 @@
         <v>33</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>1.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.06</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1346,54 +1364,54 @@
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.2</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1405,54 +1423,54 @@
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>1.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>22.58</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1464,54 +1482,54 @@
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>1.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.3</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1810,54 +1828,54 @@
       <c r="I16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P16" s="4">
         <v>2.52</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>93.21</v>
       </c>
       <c r="S16" s="4">
         <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1871,54 +1889,54 @@
       <c r="I17" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P17" s="4">
         <v>2.05</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>93.17</v>
       </c>
       <c r="S17" s="4">
         <v>95</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2388,54 +2406,54 @@
       <c r="I26" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P26" s="4">
         <v>3016.78</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>1321.06</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>43.79</v>
       </c>
       <c r="S26" s="4">
         <v>10</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2449,54 +2467,54 @@
       <c r="I27" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P27" s="4">
         <v>1746.84</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>79.46</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="S27" s="4">
         <v>60</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2510,54 +2528,54 @@
       <c r="I28" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P28" s="4">
         <v>391.59</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>207.7</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>53.04</v>
       </c>
       <c r="S28" s="4">
         <v>75</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2571,54 +2589,54 @@
       <c r="I29" s="13" t="s">
         <v>132</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>133</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P29" s="4">
         <v>428.72</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>83.26</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>19.42</v>
       </c>
       <c r="S29" s="4">
         <v>70</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2646,87 +2664,148 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P30" s="4">
         <v>400.14</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>60</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="B31" s="7"/>
-[...22 lines deleted...]
-      <c r="S31" s="8"/>
+      <c r="I31" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="P31" s="4">
+        <v>13.52</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>3.84</v>
+      </c>
+      <c r="R31" s="4">
+        <v>28.38</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>11393.45</v>
+      </c>
+      <c r="P32" s="8">
+        <v>1702.89</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>14.95</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>