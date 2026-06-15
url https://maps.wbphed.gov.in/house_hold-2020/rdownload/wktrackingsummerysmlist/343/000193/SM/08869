--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -480,50 +480,107 @@
     <t>05/09/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at newly sunk tube well of Pump House under Zone-5 ( Dakshin Bawali) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Budge Budge-II]</t>
   </si>
   <si>
     <t>ORD/000239/2024-2025</t>
   </si>
   <si>
     <t>2485/SMD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Quotation for new bulk power supply at 11 KV to EXE. ENGG. S-24 PGS MECH DIVN PHE DTE, at Mouza Joychandipur, Bolck:- Bishnupur-II, (Near OHR Zone No.-9. Barakachari Gate), Sauth 24 Pgs. Pin-743377, for a contractual demand of 588/588/588/588/588 KVA for next five years respectively. Application No. H000005406 Date - 16/02/2024 Contractual Demand - 588/588/588/588/588 kVA</t>
+  </si>
+  <si>
+    <t>BILL/02612/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-530</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Payment of Enhanced GST Rate vide WO No.799/SWD-I dated 06.07.2022</t>
+  </si>
+  <si>
+    <t>BILL/00146/2025-2026</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>Surveying, Design, Construction, Supply, Laying, Erection &amp; Commissioning of 1(one) Clear Water Reservoir and 1(one) Ground Level Reservoir, Pumping main (M.S., D.I. etc.) for conveyance of Treated water to 29 (Twenty Nine) nos. OHR sites(old and New) including construction of Pump Houses, Sub-Station Buildings, Chlorine and Chlorine Tonner Rooms, 16 (sixteen) nos new OHRs of different capacities, Boundary wall, land development, pathway, arboriculture, Distribution System(M.S. D.I./ uPVC/HDPE Pipes etc.) in all the 29(twenty Nine) distribution zones including providing functional household tap connections(FHTC) to all the rural households and Public Institutions(e.g. Schools, AWC, Health Centers etc.), pipe carrying bridges &amp; pipe carrying supports and other related Structure, Restoration of Roads to its original condition as required and related Electro-Mechanical, Instrumentation and Supervisory Control and Data Acquisition System (SCADA) as per scope of works including 03(three) months trial run and 72 Hrs performance guarantee test followed by 60(Sixty) months operation and maintenance (O&amp;M) for Augmentation of surface water based water supply Scheme for arsenic affected areas of BUDGE BUDGE-II, BISHNUPUR-II and part of BUDGE BUDGE-I (MAYAPUR GP only) Blocks in the district of South 24 Parganas.</t>
+  </si>
+  <si>
+    <t>AE SWSD-I,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000002/2022-2023</t>
+  </si>
+  <si>
+    <t>799 /SWD-I</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>Miscellaneous electrical works at GLR of Bishnupur-II Block for the Augmentation of Surface Water based Water Supply Scheme of Budge Budge - II, Bishnupur - II and part of Budge Budge - I Blocks in the District of South 24 Pgs. under South 24 Pgs. Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2025-2026</t>
+  </si>
+  <si>
+    <t>1642/SMD</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,75 +969,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
@@ -2725,87 +2782,321 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P31" s="4">
         <v>13.52</v>
       </c>
       <c r="Q31" s="4">
         <v>3.84</v>
       </c>
       <c r="R31" s="4">
         <v>28.38</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" s="7" t="s">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="B32" s="7"/>
-[...22 lines deleted...]
-      <c r="S32" s="8"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P32" s="4">
+        <v>41.52</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P33" s="4">
+        <v>1339.68</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P34" s="4">
+        <v>43087</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>35053.08</v>
+      </c>
+      <c r="R34" s="4">
+        <v>81.35</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="P35" s="4">
+        <v>5.43</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>100</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>55867.08</v>
+      </c>
+      <c r="P36" s="8">
+        <v>36755.97</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>65.79</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>