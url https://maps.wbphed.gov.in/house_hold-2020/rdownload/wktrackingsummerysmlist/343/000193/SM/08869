--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,95 +89,161 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of surface water based water supply Scheme for the arsenic affected areas of Budge Budge-II, Bisnupur,-II and part of Budge Budge-I (Mayapur GP only) Blocks in the district of South 24 Parganas</t>
   </si>
   <si>
     <t>SM/08869</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Surveying, Design, Construction, Supply, Laying, Erection &amp; Commissioning of 1(one) Clear Water Reservoir and 1(one) Ground Level Reservoir, Pumping main (M.S., D.I. etc.) for conveyance of Treated water to 29 (Twenty Nine) nos. OHR sites(old and New) including construction of Pump Houses, Sub-Station Buildings, Chlorine and Chlorine Tonner Rooms, 16 (sixteen) nos new OHRs of different capacities, Boundary wall, land development, pathway, arboriculture, Distribution System(M.S. D.I./ uPVC/HDPE Pipes etc.) in all the 29(twenty Nine) distribution zones including providing functional household tap connections(FHTC) to all the rural households and Public Institutions(e.g. Schools, AWC, Health Centers etc.), pipe carrying bridges &amp; pipe carrying supports and other related Structure, Restoration of Roads to its original condition as required and related Electro-Mechanical, Instrumentation and Supervisory Control and Data Acquisition System (SCADA) as per scope of works including 03(three) months trial run and 72 Hrs performance guarantee test followed by 60(Sixty) months operation and maintenance (O&amp;M) for Augmentation of surface water based water supply Scheme for arsenic affected areas of BUDGE BUDGE-II, BISHNUPUR-II and part of BUDGE BUDGE-I (MAYAPUR GP only) Blocks in the district of South 24 Parganas.</t>
+  </si>
+  <si>
+    <t>AE SWSD-I,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000002/2022-2023</t>
+  </si>
+  <si>
+    <t>799 /SWD-I</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>WPIL LTD.</t>
+  </si>
+  <si>
+    <t>Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. [w.e.f. 01/06/2022 to 31/05/2023]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000612/2022-2023</t>
+  </si>
+  <si>
+    <t>519/SWD-I</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>AHMED REZA</t>
+  </si>
+  <si>
+    <t>Acceptance-cum-Work Order for the work of Hiring of diesel driven Non-Air conditioner Maxi Cab having BS-III &amp; above category (Luxury Ambassador / Scorpio / Bolero / Swift Dezire / Indica Car) with driver for official use of the Executive Engineer, South 24-Pgns. W/S Division-I, PHE Dte. [w.e.f. 01/06/2022 to 31/05/2023]</t>
+  </si>
+  <si>
+    <t>AE SWSD-I</t>
+  </si>
+  <si>
+    <t>ORD/000894/2022-2023</t>
+  </si>
+  <si>
+    <t>515/SWD-I</t>
+  </si>
+  <si>
+    <t>AVIK HALDER</t>
+  </si>
+  <si>
+    <t>Construction of temporary Boundary Wall at Jagat Ballavpur JL 45 Dag No: 834, Kh -1 , Dist. South 24 Paraganas in connection with Augmentation of Budge Budge I/II and Bisnupur II Water Supply Scheme under South 24-Parganas Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000443/2021-2022</t>
+  </si>
+  <si>
+    <t>2608/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>14/05/2022</t>
+  </si>
+  <si>
+    <t>MS POUSALI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000006/2022-2023</t>
+  </si>
+  <si>
+    <t>1522/SWD-I</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000025/2022-2023</t>
   </si>
   <si>
     <t>2192/SWD-I</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000024/2022-2023</t>
   </si>
   <si>
     <t>2119/SWD-I</t>
   </si>
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
-    <t>Hiring of diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineer, Sub-Division-II under South 24-Pgns. W/S Division-I, PHE Dte. [w.e.f. 01/06/2022 to 31/05/2023]</t>
-[...19 lines deleted...]
-  <si>
     <t>Continuation Order for the work of Engagement of Office attendant 01(one) no. for different JJM works at Boosting Station-I (Begampur) under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, P.H. Engineering Dte. Period from 16/02/2023 to 15/06/2023 (Four months).</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000765/2022-2023</t>
   </si>
   <si>
     <t>2938/SWD-I</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>PEECON</t>
   </si>
   <si>
     <t>Continuation Order for the work of Engagement of Office attendant 01(one) no. for different JJM works at Boosting Station-II (Krishnamohan) under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, P.H. Engineering Dte. Period from 16/02/2023 to 15/06/2023 (Four months).</t>
   </si>
   <si>
     <t>ORD/000766/2022-2023</t>
@@ -185,402 +251,336 @@
   <si>
     <t>2939/SWD-I</t>
   </si>
   <si>
     <t>Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineers under South 24-Pgns. W/S Division-I, PHE Dte. [w.e.f. 01/04/2023 to 30/09/2023]</t>
   </si>
   <si>
     <t>AE HQ-II</t>
   </si>
   <si>
     <t>ORD/000875/2022-2023</t>
   </si>
   <si>
     <t>3728/SWD-I</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>SUBRAT KUMAR SETHY</t>
   </si>
   <si>
-    <t>Acceptance-cum-Work Order for the work of Hiring of diesel driven Non-Air conditioner Maxi Cab having BS-III &amp; above category (Luxury Ambassador / Scorpio / Bolero / Swift Dezire / Indica Car) with driver for official use of the Executive Engineer, South 24-Pgns. W/S Division-I, PHE Dte. [w.e.f. 01/06/2022 to 31/05/2023]</t>
-[...38 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Providing FHTC in connection to "Augmentation of surface water based water supply scheme for Budge Budge-II, Bishnupur-II and Budge Budge-I Blocks (Mayapur GP only)" under South 24-Pgns. W/S Division-I, PHE Dte., District - South 24-Parganas. [No. of FHTC = 90081]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000231/2023-2024</t>
+  </si>
+  <si>
+    <t>1375/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>27/06/2026</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Power supply with gaseous chlorination arrangement at Booster Pumping Station GLR of Bishnupur-II Block for the Augmentation of Surface water based water supply scheme of Budge Budge-II, Bishnupur-II and part of Budge Budge-I Blocks in the District of South 24Pgs under South 24Pgs. Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/003200/2022-2023</t>
+  </si>
+  <si>
+    <t>694/SMD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>MACHINE SUPPLIERS SYNDICATE(PVT.) LTD.</t>
+  </si>
+  <si>
+    <t>Supply, Installation &amp; commissioning of secondary Gaseous chlorination arrangement for 15 (Fifteen) Nos. OHR points Within Bishnupur-II Block under Improvement of water supply [Phase-i] in Bishnupur-I, Bishnupur-II and Budge Budge- II Block in the district of South 24 Pgs. under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002692/2023-2024</t>
+  </si>
+  <si>
+    <t>2977/SMD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>Supply, Installation &amp; commissioning of secondary Gaseous Chlorination arrangement for 14 (Fourteen) Nos. OHR points within Budge Budge-II Block under Improvement of water supply [Phase-I] in Bishnupur-I, Bishnupur-II and Budge Budge-II Block in the District of South 24 Pgs. under SMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002691/2023-2024</t>
+  </si>
+  <si>
+    <t>2943/SMD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Engagement of 01 no. Computer Operator / Data Entry Operator [Category - C] for the office works of Superintending Engineer, PMU, WBDWSIP (ADB), PHE Dte. under Executive Engineer, South 24-Pgns. W/S Division-I, PHE Dte. [w.e.f. 01.04.2023 to 31.03.2024]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000816/2022-2023</t>
+  </si>
+  <si>
+    <t>3721/SWD-I</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>M/S. SYSCON</t>
+  </si>
+  <si>
+    <t>Engagement of 01 no. Computer Operator / Data Entry Operator [Category - A] for the office works of Executive Engineer (Deputed from PWD) under Superintending Engineer, South 24-Parganas W/S Circle, PHE Dte. [w.e.f. 01.04.2023 to 31.03.2024]</t>
+  </si>
+  <si>
+    <t>ORD/000815/2022-2023</t>
+  </si>
+  <si>
+    <t>3720/SWD-I</t>
   </si>
   <si>
     <t>RTOR000307/2023-2024</t>
   </si>
   <si>
     <t>2727/SWD-I</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>RTOR000211/2023-2024</t>
   </si>
   <si>
     <t>398/SWD-I</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>RTOR000308/2023-2024</t>
   </si>
   <si>
     <t>Restoration of carriageway and Hard Sholder damaged due to laying of pipes by PHE Dte. Location - Ch.6.584 km to 14.50km along Burul Bowali Road under Diamond Harbour Highway Division in the district of South 24 Parganas.</t>
   </si>
   <si>
     <t>BILL/01492/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-499</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR HIGHWAY DIVISION PW(ROADS) DTE.</t>
   </si>
   <si>
-    <t>Engagement of 01 no. Computer Operator / Data Entry Operator [Category - A] for the office works of Executive Engineer (Deputed from PWD) under Superintending Engineer, South 24-Parganas W/S Circle, PHE Dte. [w.e.f. 01.04.2023 to 31.03.2024]</t>
-[...26 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Balance work for Laying Distribution System, Rising Main pipe line, gap filling and construction of Approach Road, shifting of DI pipe, road restoration and other allied works in connection with Augmentation of Surface Water Based Water Supply Scheme of Budge Budge II, Bishnupur II and Budge Budge I (Mayapur Part) under South 24 Pgns W/S Division-I, PHE Dte. (SM/08869)</t>
+  </si>
+  <si>
+    <t>ORD/000863/2024-2025</t>
+  </si>
+  <si>
+    <t>4909/SWD-I</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at newly sunk tube well of Pump House under Zone-5 ( Dakshin Bawali) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Budge Budge-II]</t>
+  </si>
+  <si>
+    <t>ORD/000239/2024-2025</t>
+  </si>
+  <si>
+    <t>2485/SMD</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>03/11/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at Dhancheberia OHR (JL No-68) under augmentation of Surface Water Based Water Supply Scheme under Budge-budge-II, Bishnupur-II and part of Budge-budge-I Block. Application No- 1007782282 Reference Id- 106600776 Application Type- New Connection. Quotation Date-16/05/2024</t>
+  </si>
+  <si>
+    <t>BILL/01180/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-244</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Sultangunge OHR (JL. No. 66) under Augmentation of Surface Water based Water Supply Scheme of Budge Budge - II, Bishnupur - II and part of Budge Budge - I Block Application No. - 1007514551 Reference ID - 106460076</t>
+  </si>
+  <si>
+    <t>BILL/01183/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-247</t>
+  </si>
+  <si>
+    <t>Payment of Additional Quotation for new service connection at Sultangunge OHR (JL. No. 66) under Augmentation of Surface Water based Water Supply Scheme of Budge Budge - II, Bishnupur - II and part of Budge Budge - I Block Application ID - 100000099751 Reference ID - 860291661</t>
+  </si>
+  <si>
+    <t>BILL/01178/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-242</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at Baratala OHR (JL No-73) under augmentation of Surface Water Based Water Supply Scheme under Budge-budge-II, Bishnupur-II and part of Budge-budge-I Block. Application No- 1007782240 Reference Id- 106600770 Application Type- New Connection. Quotation Date-16/05/2024</t>
+  </si>
+  <si>
+    <t>BILL/01179/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-243</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at Sehai OHR (JL-88) under augmentation of Surface Water Based Water Supply Scheme under Budge-budge-II, Bishnupur-II and part of Budge-budge-I Block. Application No- 1007766051 Reference Id- 106592632 Application Type- New Connection. Quotation Date-16/05/2024</t>
+  </si>
+  <si>
+    <t>BILL/01182/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-246</t>
+  </si>
+  <si>
+    <t>Payment of Additional Quotation for new service connection at Makhalia OHR (JL. No. 44) under Augmentation of Surface Water based Water Supply Scheme of Budge Budge - II, Bishnupur - II and part of Budge Budge - I Block Application ID - 100000099662 Reference ID - 860291532</t>
+  </si>
+  <si>
+    <t>BILL/01177/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-241</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Makhalia OHR (JL. No. 44) under Augmentation of Surface Water based Water Supply Scheme of Budge Budge - II, Bishnupur - II and part of Budge Budge - I Block Application No. - 1007514561 Reference ID - 106460075</t>
   </si>
   <si>
     <t>BILL/01185/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-248</t>
   </si>
   <si>
-    <t>12/08/2024</t>
-[...58 lines deleted...]
-  <si>
     <t>Quotation for new power connection at Arjapara OHR (JL-97) under augmentation of Surface Water Based Water Supply Scheme under Budge-budge-II, Bishnupur-II and part of Budge-budge-I Block. Application No- 1007782206 Reference Id- 106600759 Application Type- New Connection. Quotation Date-16/05/2024</t>
   </si>
   <si>
     <t>BILL/01181/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-245</t>
   </si>
   <si>
-    <t>Providing FHTC in connection to "Augmentation of surface water based water supply scheme for Budge Budge-II, Bishnupur-II and Budge Budge-I Blocks (Mayapur GP only)" under South 24-Pgns. W/S Division-I, PHE Dte., District - South 24-Parganas. [No. of FHTC = 90081]</t>
-[...107 lines deleted...]
-    <t>PADMA ENGINEERING CO.</t>
+    <t>Miscellaneous electrical works at GLR of Bishnupur-II Block for the Augmentation of Surface Water based Water Supply Scheme of Budge Budge - II, Bishnupur - II and part of Budge Budge - I Blocks in the District of South 24 Pgs. under South 24 Pgs. Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2025-2026</t>
+  </si>
+  <si>
+    <t>1642/SMD</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
   </si>
   <si>
     <t>Quotation for new bulk power supply at 11 KV to EXE. ENGG. S-24 PGS MECH DIVN PHE DTE, at Mouza Joychandipur, Bolck:- Bishnupur-II, (Near OHR Zone No.-9. Barakachari Gate), Sauth 24 Pgs. Pin-743377, for a contractual demand of 588/588/588/588/588 KVA for next five years respectively. Application No. H000005406 Date - 16/02/2024 Contractual Demand - 588/588/588/588/588 kVA</t>
   </si>
   <si>
     <t>BILL/02612/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-530</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>Payment of Enhanced GST Rate vide WO No.799/SWD-I dated 06.07.2022</t>
   </si>
   <si>
     <t>BILL/00146/2025-2026</t>
   </si>
   <si>
     <t>20/05/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>11/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1107,1952 +1107,1952 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>530.06</v>
+        <v>43087</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35053.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.35</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1967.83</v>
+        <v>1.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>23.06</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.73</v>
+        <v>1.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0.4</v>
       </c>
       <c r="R5" s="4">
-        <v>23.06</v>
+        <v>22.58</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.83</v>
+        <v>1.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.3</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.83</v>
+        <v>258.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.87</v>
+        <v>530.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>83.2</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>1.77</v>
+        <v>1967.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>22.58</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>1.86</v>
+        <v>0.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.79</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>96.3</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>258.14</v>
+        <v>0.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>129.85</v>
+        <v>0.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>83.2</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>80</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>2346</v>
+        <v>3016.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1321.06</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>43.79</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>88</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>106.93</v>
+        <v>391.59</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>207.7</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>53.04</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>88</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>14.07</v>
+        <v>428.72</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>83.26</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>19.42</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>51</v>
+        <v>87</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>2.52</v>
+        <v>400.14</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.35</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>93.21</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>2.05</v>
       </c>
       <c r="Q17" s="4">
         <v>1.91</v>
       </c>
       <c r="R17" s="4">
         <v>93.17</v>
       </c>
       <c r="S17" s="4">
         <v>95</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>0.71</v>
+        <v>2.52</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>93.21</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>98</v>
+        <v>51</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="P19" s="4">
-        <v>4.15</v>
+        <v>129.85</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="P20" s="4">
-        <v>0.71</v>
+        <v>2346</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="P21" s="4">
-        <v>7.61</v>
+        <v>106.93</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P22" s="4">
-        <v>5.1</v>
+        <v>14.07</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>80</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="P23" s="4">
-        <v>4.17</v>
+        <v>1746.84</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>79.46</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>131</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>88</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>96</v>
+        <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>97</v>
+        <v>136</v>
       </c>
       <c r="P24" s="4">
-        <v>4.29</v>
+        <v>13.52</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>28.38</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="P25" s="4">
-        <v>3.79</v>
+        <v>4.15</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="P26" s="4">
-        <v>3016.78</v>
+        <v>0.71</v>
       </c>
       <c r="Q26" s="4">
-        <v>1321.06</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>43.79</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="P27" s="4">
-        <v>1746.84</v>
+        <v>7.61</v>
       </c>
       <c r="Q27" s="4">
-        <v>79.46</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>4.55</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="P28" s="4">
-        <v>391.59</v>
+        <v>5.1</v>
       </c>
       <c r="Q28" s="4">
-        <v>207.7</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>53.04</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="N29" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O29" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>428.72</v>
+        <v>4.17</v>
       </c>
       <c r="Q29" s="4">
-        <v>83.26</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>19.42</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="P30" s="4">
-        <v>400.14</v>
+        <v>4.29</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>150</v>
-[...6 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="P31" s="4">
-        <v>13.52</v>
+        <v>0.71</v>
       </c>
       <c r="Q31" s="4">
-        <v>3.84</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>28.38</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="P32" s="4">
-        <v>41.52</v>
+        <v>3.79</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-      <c r="J33" s="13"/>
+        <v>163</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>88</v>
+      </c>
       <c r="K33" s="4" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="L33" s="4"/>
+        <v>164</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>165</v>
+      </c>
       <c r="M33" s="4" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="P33" s="4">
-        <v>1339.68</v>
+        <v>5.43</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="P34" s="4">
-        <v>43087</v>
+        <v>41.52</v>
       </c>
       <c r="Q34" s="4">
-        <v>35053.08</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>81.35</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>170</v>
-[...6 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="L35" s="4"/>
       <c r="M35" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="P35" s="4">
-        <v>5.43</v>
+        <v>1339.68</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="7" t="s">
         <v>175</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="11"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>
       <c r="O36" s="8">
         <v>55867.08</v>