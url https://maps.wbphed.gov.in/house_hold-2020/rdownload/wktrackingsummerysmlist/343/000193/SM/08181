--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -128,69 +128,69 @@
   <si>
     <t>04/11/2021</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Interconection including laying distribution system from Big dia Tube well covering Kundarali, Mamudpur &amp; Indraballa for improvement of water supply &amp; Providing Functional House Hold Tap Connection within Sikharbali-II G.P of Baruipur Block, South 24 Paraganas District.</t>
   </si>
   <si>
     <t>ORD/000295/2020-2021</t>
   </si>
   <si>
     <t>2131/SWD-I</t>
   </si>
   <si>
     <t>26/02/2021</t>
   </si>
   <si>
     <t>26/06/2021</t>
   </si>
   <si>
     <t>PEECON</t>
   </si>
   <si>
+    <t>Restoration of damages due to laying of water-line by PHE Directorate at Sashan Station to Durgapur station connecting road from 0.000 kmp 0.830kmp under South 24 pgs. Division, PWD in the district of South 24 Pgs during the year 2021-2022 of 50% of estimate value i.e. Rs.38,91,559/- x 50% = Rs.19,45,780/- as per minutes of meeting taken by HMIC, PHED with SEs on 12th Sept, 2022.</t>
+  </si>
+  <si>
+    <t>BILL/00562/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-266</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
+  </si>
+  <si>
     <t>Restoration of damages due to laying of water-line by PHE Directorate at Kalyanpur - Indralala - Durgapur Station Road from 0.000 kmp to 3.15 km (R/S: 230m &amp; L/S: 1520m) under South 24 pgs. Division, PWD in the district of South 24 Pgs during the year 2021-2022 of 50% of estimate value i.e. Rs.73,16,902/- x 50% = Rs.36,58,451/- as per minutes of meeting taken by HMIC, PHED with SEs on 12th Sept, 2022.</t>
   </si>
   <si>
     <t>BILL/00563/2023-2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>BILL/00562/2023-2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -740,54 +740,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>193.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.34</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -799,105 +799,105 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>203.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>153.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.45</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>36.58</v>
+        <v>19.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -910,91 +910,91 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>19.46</v>
+        <v>36.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>452.27</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>155.81</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>34.45</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>