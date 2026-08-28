--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,84 +110,84 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Interconnection including laying distribution system from Big dia Tube well covering Chandanpukur, Bagdaha, Dhanberia, Durgapur &amp; Gazipur mouzas for improvement of water supply &amp; Providing functional house hold tap connection within Sikharbali-II G.P of Baruipur Block, South 24 Paraganas District.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000303/2020-2021</t>
   </si>
   <si>
     <t>2132/SWD-I</t>
   </si>
   <si>
     <t>26/02/2021</t>
   </si>
   <si>
     <t>26/06/2021</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE</t>
   </si>
   <si>
+    <t>Protection work by drum sheet walling on Sal-bullah / Eucaliptus bullah piling for protection of rising main at chandanpukur site of shikharbali-II G.P under Baruipur Sub-Division of South24-Pgns, W/S Division-I, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000996/2022-2023</t>
+  </si>
+  <si>
+    <t>1079/SWD-I</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>MONDAL CONSTRUCTION (BARUIPUR)</t>
+  </si>
+  <si>
     <t>Restoration of damages due to laying of water-line by PHE Directorate at Durgapur Station Road to Hotor and Mahespur connecting Road from 0.0 Km to 2.4 Km under South 24 pgs. Division, PWD in the district of South 24 Pgs during the year 2021-2022 of 50% of estimate value i.e. Rs.65,08,952/- x 50% = Rs.32,54,476/- as per minutes of meeting taken by HMIC, PHED with SEs on 12th Sept, 2022.</t>
   </si>
   <si>
     <t>BILL/00564/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-266</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
-  </si>
-[...19 lines deleted...]
-    <t>MONDAL CONSTRUCTION (BARUIPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -737,206 +737,206 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>169.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>125.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.01</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>32.54</v>
+        <v>1.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>1.18</v>
+        <v>32.54</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>203.08</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>126.48</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>62.28</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>