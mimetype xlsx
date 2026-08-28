--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,156 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>House Hold Survey in connection with providing Functional Household Tap Connections(FHTC) for Bishnupur-I/II &amp; Thakurpukur Mahestala Blocks.</t>
   </si>
   <si>
     <t>SM/08064</t>
   </si>
   <si>
     <t>Support-M&amp;E</t>
   </si>
   <si>
+    <t>Functional Household Tap Connection door to door survey for Khanganberia, Moukhali &amp; Nahazari G.P.s of Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas.</t>
+  </si>
+  <si>
+    <t>VCH/000278/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-75</t>
+  </si>
+  <si>
+    <t>06/08/2021</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Payments towards logistics support for survey personnel for door to door survey of FHTC for Bakhrahat &amp; Chak Enayatnagar G.P.s under Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas under SWD-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000437/2021-2022</t>
+  </si>
+  <si>
+    <t>120/W/SWD-I</t>
+  </si>
+  <si>
+    <t>01/10/2021</t>
+  </si>
+  <si>
+    <t>Payments towards logistics support for survey personnel for door to door survey of FHTC for Rasapunja G.P.s under Thakurpukur Maheshtala Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas under SWD-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000438/2021-2022</t>
+  </si>
+  <si>
+    <t>SUNNY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Payments towards logistics support for survey personnel for door to door survey of FHTC for Keoradanga, Kulerdari &amp; Panakua G.P.s under Bishnupur-I Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas under SWD-I, PHE Dte</t>
+  </si>
+  <si>
+    <t>VCH/000439/2021-2022</t>
+  </si>
+  <si>
+    <t>Payments towards logistics support for survey personnel for door to door survey of FHTC for Chandi, Gobindapur, Kalicharanpur &amp; Khagramuri G.P.s under Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas under SWD-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000434/2021-2022</t>
+  </si>
+  <si>
     <t>Functional Household Tap Connection door to door survey for Bakhrahat &amp; Chak Enyatnagar G.P.s of Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas.</t>
   </si>
   <si>
     <t>VCH/000277/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-74</t>
   </si>
   <si>
-    <t>06/08/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>Payments towards logistics support for survey personnel for door to door survey of FHTC for Amgachia, Adharmanik &amp; Bhandaria (Part-I) G.P.s under Bishnupur-I Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas under SWD-I, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000425/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-112</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
-    <t>SUNNY CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Payments towards logistics support for survey personnel for door to door survey of FHTC for Khanganberia, Moukhali &amp; Nahazari G.P.s under Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas under SWD-I, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000435/2021-2022</t>
   </si>
   <si>
-    <t>120/W/SWD-I</t>
-[...4 lines deleted...]
-  <si>
     <t>Payments towards logistics support for survey personnel for door to door survey of FHTC for Panchanan, Patharberia, Joychandipur &amp; Ramkrishnapur Berhanpur G.P.s under Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas under SWD-I, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000436/2021-2022</t>
   </si>
   <si>
-    <t>Functional Household Tap Connection door to door survey for Khanganberia, Moukhali &amp; Nahazari G.P.s of Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas.</t>
-[...5 lines deleted...]
-    <t>BP-2021-22-75</t>
+    <t>Functional Household Tap Connection door to door survey for Panchanan, Patharberia, Joychandipur &amp; Ramkrishnapur Berhanpur G.P.s of Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas</t>
+  </si>
+  <si>
+    <t>VCH/000276/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-73</t>
+  </si>
+  <si>
+    <t>Payments towards logistics support for survey personnel for door to door survey of FHTC for Paschim Bishnupur &amp; Purba Bishnupur G.P.s under Bishnupur-I Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas under SWD-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000424/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-111</t>
   </si>
   <si>
     <t>Functional Household Tap Connection door to door survey for Chandi, Gobindapur, Kalicharanpur &amp; Khagramuri G.P.s of Bishnupur-II Block under Surface Water based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas.</t>
   </si>
   <si>
     <t>VCH/000279/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-76</t>
-  </si>
-[...40 lines deleted...]
-    <t>VCH/000439/2021-2022</t>
   </si>
   <si>
     <t>Door to door survey, reassign survey, data correction upper ceiling fixation including uploading to JJM Portal and allied works regarding Functional Household Tap Connection (FHTC) for Bishnupur-I and Bishnupur-II Blocks under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgs.</t>
   </si>
   <si>
     <t>AE SWSD-I,AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000257/2021-2022</t>
   </si>
   <si>
     <t>2703/SWD-I</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>09/04/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -801,51 +801,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>2.85</v>
+        <v>4.15</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -855,624 +855,624 @@
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>1.87</v>
+        <v>1.65</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.41</v>
+        <v>1.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="P6" s="4">
-        <v>2.04</v>
+        <v>2.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P7" s="4">
-        <v>4.15</v>
+        <v>2.49</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P8" s="4">
-        <v>4.29</v>
+        <v>2.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="P9" s="4">
-        <v>3.51</v>
+        <v>1.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="P10" s="4">
-        <v>2.1</v>
+        <v>2.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="4">
-        <v>1.65</v>
+        <v>2.04</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="P12" s="4">
-        <v>1.05</v>
+        <v>3.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="P13" s="4">
-        <v>2.49</v>
+        <v>2.1</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="P14" s="4">
-        <v>2.36</v>
+        <v>4.29</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
@@ -1490,88 +1490,88 @@
         <v>61</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P15" s="4">
         <v>1.2</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.31</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>31.96</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>3.68</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>