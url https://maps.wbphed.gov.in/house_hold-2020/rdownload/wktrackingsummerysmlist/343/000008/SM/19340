--- v0 (2025-12-15)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,90 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Chemicals and other required items related to smooth functioning of 15 Water Quality Testing Laboratories under Alipore Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>SM/19340</t>
+  </si>
+  <si>
+    <t>Support-WQMSP</t>
+  </si>
+  <si>
+    <t>Supply and delivery of Chemicals and Glassware for the 15 (fiteen) nos. Laboratories in the district of South 24 Parganas under Alipore Division, P.H.E. Dte. for the period of 180 (one hundred eighty) days. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer,RWS</t>
+  </si>
+  <si>
+    <t>ORD/002731/2024-2025</t>
+  </si>
+  <si>
+    <t>1038/AD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>07/09/2025</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +190,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +543,264 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="O3" s="6">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>49.51</v>
+      </c>
+      <c r="Q3" s="4">
         <v>0</v>
       </c>
-      <c r="P3" s="6">
+      <c r="R3" s="4">
         <v>0</v>
       </c>
-      <c r="Q3" s="6" t="s">
-[...3 lines deleted...]
-      <c r="S3" s="6"/>
+      <c r="S3" s="4">
+        <v>100</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>49.51</v>
+      </c>
+      <c r="P4" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>0</v>
+      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>