--- v1 (2026-01-12)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,144 +89,72 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>OPERATION AND MAINTENANCE CHARGES OF 15 NOS. PHED AND NGO MANAGED LABORATORIES UNDER ALIPORE DIVISION WITHIN THE DISTRICT OF SOUTH 24 PARGANAS RELATED TO WATER QUALITY MONITORING AND SURVEILLANCE UNDER JAL JEEVAN MISSION FOR THE F.Y - 2023-2024.</t>
   </si>
   <si>
     <t>SM/19286</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
-    <t>Annual Maintenance Contract (AMC) for Computers,Printers,UPS and other related peripherals of 15(Fifteen) laboratories 1) South 24 Parganas District Laboratory,Bijoygarh 2)Southern Health Improvement Society 3) Kakdwip Sub-District Laboratory 4) Kensily Azad Sporting Club 5) Paschim Banga Vigyan Mancha Sub-District Laboratory 6) Ramkrishna Mission Loke Siksha Parishad(Narendrapur) Sub-District Laboratory7) Mathurapur Ramkrishna Mission Loke Siksha Parishad,Nibodhata 8) Sagar Mangal Sub-District Laboratory 9) Raidighi Sub- District Laboratory 10) Diamond Harbour Sub-District Laboratory 11) Buita Sub-District Laboratory 12) Bakkhali Sub-District Laboratory 13) Canning Sub-District Laboratory 14) Basanti Sub-District Laboratory 15) Ramganga Sub-District Laboratory in the Dist. of South 24 Parganas under Alipore Division,PHE Dte. for upcoming 01(One) year.</t>
+    <t>Laboratory Maintenance charges of District Water Testing Laboratory at Bijoygarh under Alipore Division, PHE Dte.(upcoming one year).</t>
   </si>
   <si>
     <t>Assistant Engineer, RWS</t>
   </si>
   <si>
     <t>Junior Engineer,RWS</t>
   </si>
   <si>
-    <t>ORD/000559/2024-2025</t>
-[...83 lines deleted...]
-    <t>26/06/2025</t>
+    <t>ORD/001182/2023-2024</t>
+  </si>
+  <si>
+    <t>580/RWS</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/11/2024</t>
+  </si>
+  <si>
+    <t>M/S JBL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +543,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -775,470 +703,104 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.8</v>
+        <v>0.94</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>0.94</v>
+      </c>
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...336 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>