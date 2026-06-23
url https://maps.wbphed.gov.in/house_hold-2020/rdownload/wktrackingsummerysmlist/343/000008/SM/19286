--- v2 (2026-04-05)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,494 @@
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Laboratory Maintenance charges of District Water Testing Laboratory at Bijoygarh under Alipore Division, PHE Dte.(upcoming one year).</t>
   </si>
   <si>
     <t>Assistant Engineer, RWS</t>
   </si>
   <si>
     <t>Junior Engineer,RWS</t>
   </si>
   <si>
     <t>ORD/001182/2023-2024</t>
   </si>
   <si>
     <t>580/RWS</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>09/11/2024</t>
   </si>
   <si>
     <t>M/S JBL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Basanti Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May'2025. N.I.B-06/RWS of 2024-25, Sl no-10</t>
+  </si>
+  <si>
+    <t>ORD/003575/2024-2025</t>
+  </si>
+  <si>
+    <t>1148D/RWS</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Canning Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025&amp; May'2025. N.I.B-06/RWS of 2024-25, Sl no-11</t>
+  </si>
+  <si>
+    <t>ORD/003577/2024-2025</t>
+  </si>
+  <si>
+    <t>1148E/RWS</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Diamond Harbour Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025. N.I.B-06/RWS of 2024-25, Sl.no-3</t>
+  </si>
+  <si>
+    <t>ORD/003560/2024-2025</t>
+  </si>
+  <si>
+    <t>1147C/RWS</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant,Sampling Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Ramganga Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March' 2025.</t>
+  </si>
+  <si>
+    <t>ORD/003554/2024-2025</t>
+  </si>
+  <si>
+    <t>1040/RWS</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May' 2025 N.I.B-06/RWS of 2024-25, Sl no-6</t>
+  </si>
+  <si>
+    <t>ORD/003571/2024-2025</t>
+  </si>
+  <si>
+    <t>1147F/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Diamond Harbour Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025. N.I.B-05/RWS of 2024-25, Sl no-2</t>
+  </si>
+  <si>
+    <t>ORD/003546/2024-2025</t>
+  </si>
+  <si>
+    <t>1038B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Bakkhali Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May'2025. N.I.B-06/RWS of 2024-25, Sl no-8</t>
+  </si>
+  <si>
+    <t>ORD/003573/2024-2025</t>
+  </si>
+  <si>
+    <t>1148B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 02 nos P.H.E Dte. Water Testing Laboratories (Buita Sub-District Laboratory &amp; Raidighi Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May'2025 N.I.B-06/RWS of 2024-25, Sl no-17</t>
+  </si>
+  <si>
+    <t>ORD/003583/2024-2025</t>
+  </si>
+  <si>
+    <t>1149E/RWS</t>
+  </si>
+  <si>
+    <t>Agency charges for actual travelling expenses and IEC activites to the Laboratory personnel of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of March'2025, April'2025 &amp; May'2025. N.I.B-06/RWS of 2024-25, Sl no-18</t>
+  </si>
+  <si>
+    <t>ORD/003584/2024-2025</t>
+  </si>
+  <si>
+    <t>1149F/RWS</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Ramganga Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May' 2025 N.I.B-06/RWS of 2024-25, Sl no-13</t>
+  </si>
+  <si>
+    <t>ORD/003579/2024-2025</t>
+  </si>
+  <si>
+    <t>1149A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Basanti Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025.</t>
+  </si>
+  <si>
+    <t>ORD/003552/2024-2025</t>
+  </si>
+  <si>
+    <t>1039B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant, Sampling Assistant &amp; Lab.Attendent for 02 nos P.H.E Dte. Water Testing Laboratories (Buita Sub-District Laboratory &amp; Raidighi Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025</t>
+  </si>
+  <si>
+    <t>ORD/003556/2024-2025</t>
+  </si>
+  <si>
+    <t>1044/RWS</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April' 2025 N.I.B-06/RWS of 2024-25, Sl no-5</t>
+  </si>
+  <si>
+    <t>ORD/003570/2024-2025</t>
+  </si>
+  <si>
+    <t>1147E/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist,Bacteriologist,Lab.Assistant,Sampling Assistant of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of March'2025. N.I.B-05/RWS of 2024-25, Sl no-1</t>
+  </si>
+  <si>
+    <t>ORD/003545/2024-2025</t>
+  </si>
+  <si>
+    <t>1038A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist,Bacteriologist ,Lab.Assistant,Sampling Assistant of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of April'2025</t>
+  </si>
+  <si>
+    <t>ORD/003557/2024-2025</t>
+  </si>
+  <si>
+    <t>1147A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist,Bacteriologist,Lab.Assistant,Sampling Assistant of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of May'2025. N.I.B-06/RWS of 2024-25, Sl no-2</t>
+  </si>
+  <si>
+    <t>ORD/003559/2024-2025</t>
+  </si>
+  <si>
+    <t>1147B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Diamond Harbour Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May'2025. N.I.B-06/RWS of 2024-25, Sl no-4</t>
+  </si>
+  <si>
+    <t>ORD/003561/2024-2025</t>
+  </si>
+  <si>
+    <t>1147D/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 02 nos P.H.E Dte. Water Testing Laboratories (Buita Sub-District Laboratory &amp; Raidighi Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025 N.I.B-06/RWS of 2024-25, Sl no-16</t>
+  </si>
+  <si>
+    <t>ORD/003582/2024-2025</t>
+  </si>
+  <si>
+    <t>1149D/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Bhangor Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April' 2025 N.I.B-06/RWS of 2024-25, Sl no-14</t>
+  </si>
+  <si>
+    <t>ORD/003580/2024-2025</t>
+  </si>
+  <si>
+    <t>1149B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Bhangor Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May' 2025 N.I.B-06/RWS of 2024-25, Sl no-15</t>
+  </si>
+  <si>
+    <t>ORD/003581/2024-2025</t>
+  </si>
+  <si>
+    <t>1149C/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Ramganga Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April' 2025 N.I.B-06/RWS of 2024-25, Sl no-12</t>
+  </si>
+  <si>
+    <t>ORD/003578/2024-2025</t>
+  </si>
+  <si>
+    <t>1148F/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Bakkhali Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025.</t>
+  </si>
+  <si>
+    <t>ORD/003551/2024-2025</t>
+  </si>
+  <si>
+    <t>1039A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Canning Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025.</t>
+  </si>
+  <si>
+    <t>ORD/003553/2024-2025</t>
+  </si>
+  <si>
+    <t>1039C/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Bhangor Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March' 2025</t>
+  </si>
+  <si>
+    <t>ORD/003555/2024-2025</t>
+  </si>
+  <si>
+    <t>1043/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March' 2025. N.I.B-05/RWS of 2024-25, Sl no-3</t>
+  </si>
+  <si>
+    <t>ORD/003550/2024-2025</t>
+  </si>
+  <si>
+    <t>1038C/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Bakkhali Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025. N.I.B-06/RWS of 2024-25, Sl no-7</t>
+  </si>
+  <si>
+    <t>ORD/003572/2024-2025</t>
+  </si>
+  <si>
+    <t>1148A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Basanti Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025. N.I.B-06/RWS of 2024-25, Sl no-9</t>
+  </si>
+  <si>
+    <t>ORD/003574/2024-2025</t>
+  </si>
+  <si>
+    <t>1148C/RWS</t>
+  </si>
+  <si>
+    <t>Maintenance bill of Kensily Azad sporting Club SDWTL from April-24 to Sept-2024</t>
+  </si>
+  <si>
+    <t>BILL/02190/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-988</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>KENSILY AZAD SPORTING CLUB</t>
+  </si>
+  <si>
+    <t>Half-yearly Maintenance Bill(June-24 to Nov-24)</t>
+  </si>
+  <si>
+    <t>BILL/02191/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-987</t>
+  </si>
+  <si>
+    <t>PASCHIMBANGA VIGYAN MANCHA</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/ Bacteriologist and Laboratory Assistant for 04 nos. P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory, Ramganga Sub-District Laboratory, Raidighi Sub-District Laboratory, Basanti Sub-District Laboratory) under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, RWS,Assistant Engineer,HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000101/2025-2026</t>
+  </si>
+  <si>
+    <t>2530/AD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist, Bacteriologist and Lab Assistant of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000099/2025-2026</t>
+  </si>
+  <si>
+    <t>2528/AD</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/ Bacteriologist and Laboratory Assistant for 05 nos. P.H.E Dte. Water Testing Laboratories (Buita Sub-District Laboratory, Bhangor Sub-District Laboratory, Canning Sub-District Laboratory, Bakkhali Sub-District Laboratory, Diamond Harbour Sub-District Laboratory) under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000100/2025-2026</t>
+  </si>
+  <si>
+    <t>2529/AD</t>
+  </si>
+  <si>
+    <t>Remuneration of 10 (Ten) nos. Lab. Personnel (Sampling Assistant and Lab. Attendant), actual travelling expenses and IEC activities to the Laboratory personnel for 07 nos. Laboratories (South 24 Parganas District Water Testing Laboratory, Canning Sub-District Water Testing Laboratory, Basanti Sub-District Water Testing Laboratory, Diamond Harbour Sub-District Water Testing Laboratory, Buita Sub-District Water Testing Laboratory, Bakkhali Sub-District Water Testing Laboratory, Ramganga Sub-District Water Testing Laboratory) in the District. of South 24 Parganas under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000102/2025-2026</t>
+  </si>
+  <si>
+    <t>2531/AD</t>
+  </si>
+  <si>
+    <t>Honorarium of Chemist,Bacteriologist,Lab.Assistant of general water testing laboratory from Dec-2025 to Feb-2026.(03 months)</t>
+  </si>
+  <si>
+    <t>BILL/00193/2026-2027</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>Honorarium of Chemist,Bacteriologist,Lab.Assistant of Sagar Mangal SDWTL from Dec-2025 to Feb-2026.(03 months)</t>
+  </si>
+  <si>
+    <t>BILL/00192/2026-2027</t>
+  </si>
+  <si>
+    <t>SAGAR MANGAL SUB- DISTRICT WTL</t>
+  </si>
+  <si>
+    <t>Maintenance billfor expenditure of Sagar Mangalunder Alipore Division, PHE Dte. (March'23 to August'23)</t>
+  </si>
+  <si>
+    <t>BILL/01903/2023-2024</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>SAGAR MANGAL</t>
+  </si>
+  <si>
+    <t>Festival bonus of Lab personnel under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01902/2023-2024</t>
+  </si>
+  <si>
+    <t>Maintenance bill for expenditure of Sagar Mangal Sub District Water Testing Laboratories under Alipore Division.</t>
+  </si>
+  <si>
+    <t>BILL/02077/2023-2024</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>Remunearation of the lab personnel From January-2026 to March-2026 for the Lab at RKMLSP Campus,Narendrapur</t>
+  </si>
+  <si>
+    <t>BILL/00224/2026-2027</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>RAMKRISHNA MISSION ASHRAMA</t>
+  </si>
+  <si>
+    <t>Honorarium of Chemist,Bacteriologist ,Lab Assistant of Sagar Mangal SDWTL from Sept-2025 to Nov-2025</t>
+  </si>
+  <si>
+    <t>BILL/01686/2025-2026</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>Bill for maintenance of Kensily Azad Sporting Club from Oct-2023 to Mar-2024 (06 month)</t>
+  </si>
+  <si>
+    <t>BILL/03334/2024-2025</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>Honorarium of Chemist,Bacteriologist &amp; Lab Assistant of Kensily Azad Sporting Club SDWTL from Sept-2025 to Nov-2025.</t>
+  </si>
+  <si>
+    <t>BILL/01685/2025-2026</t>
+  </si>
+  <si>
+    <t>Remuneration of the Lab personnel for the period from Oct-2025 to Dec-2025 for RKMLSP Campus,Narendrapur</t>
+  </si>
+  <si>
+    <t>BILL/00196/2026-2027</t>
+  </si>
+  <si>
+    <t>Remuneration of the Lab personnel for the period from Oct-2025 to Dec-2025 for Raidighi Nibodhata Lab,Mathurapur Campus.</t>
+  </si>
+  <si>
+    <t>BILL/00195/2026-2027</t>
+  </si>
+  <si>
+    <t>Honorarium for lab.personnel for Paschim Banga Vigyan Mancha SDWTL for the period from Sep-2025 to January-2026(05 months)</t>
+  </si>
+  <si>
+    <t>BILL/00194/2026-2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +987,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -706,101 +1150,2766 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="R4" s="4">
+        <v>100</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0.68</v>
+      </c>
+      <c r="R5" s="4">
+        <v>92.86</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="R6" s="4">
+        <v>100</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="R7" s="4">
+        <v>95</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="R8" s="4">
+        <v>100</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="R9" s="4">
+        <v>100</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="R10" s="4">
+        <v>100</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="R11" s="4">
+        <v>100</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="R13" s="4">
+        <v>95</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="R14" s="4">
+        <v>100</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="R15" s="4">
+        <v>100</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="R16" s="4">
+        <v>100</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="R17" s="4">
+        <v>97.3</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="R18" s="4">
+        <v>97.3</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="R19" s="4">
+        <v>97.3</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="R20" s="4">
+        <v>100</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="R21" s="4">
+        <v>100</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="R22" s="4">
+        <v>100</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="R23" s="4">
+        <v>100</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="R24" s="4">
+        <v>95</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="R25" s="4">
+        <v>100</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.37</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0.37</v>
+      </c>
+      <c r="R26" s="4">
+        <v>100</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="R27" s="4">
+        <v>100</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="R28" s="4">
+        <v>100</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="R29" s="4">
+        <v>100</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0.52</v>
+      </c>
+      <c r="R30" s="4">
+        <v>100</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0.44</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P33" s="4">
+        <v>29.26</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>7.08</v>
+      </c>
+      <c r="R33" s="4">
+        <v>24.19</v>
+      </c>
+      <c r="S33" s="4">
+        <v>35</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P34" s="4">
+        <v>8.57</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>2.08</v>
+      </c>
+      <c r="R34" s="4">
+        <v>24.31</v>
+      </c>
+      <c r="S34" s="4">
+        <v>35</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P35" s="4">
+        <v>36.58</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>8.85</v>
+      </c>
+      <c r="R35" s="4">
+        <v>24.19</v>
+      </c>
+      <c r="S35" s="4">
+        <v>35</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P36" s="4">
+        <v>20</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>3.99</v>
+      </c>
+      <c r="R36" s="4">
+        <v>19.96</v>
+      </c>
+      <c r="S36" s="4">
+        <v>35</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P37" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L38" s="4"/>
+      <c r="M38" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="P38" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>0</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L39" s="4"/>
+      <c r="M39" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="P39" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>0</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L40" s="4"/>
+      <c r="M40" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0.16</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L41" s="4"/>
+      <c r="M41" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="P41" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>0</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="P42" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>0</v>
+      </c>
+      <c r="S42" s="4">
+        <v>0</v>
+      </c>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L43" s="4"/>
+      <c r="M43" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="P43" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0</v>
+      </c>
+      <c r="R43" s="4">
+        <v>0</v>
+      </c>
+      <c r="S43" s="4">
+        <v>0</v>
+      </c>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L44" s="4"/>
+      <c r="M44" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P44" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>0</v>
+      </c>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P45" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>0</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="P46" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L47" s="4"/>
+      <c r="M47" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="P47" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>0</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P48" s="4">
+        <v>2.25</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>0</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="8"/>
+      <c r="N49" s="8"/>
+      <c r="O49" s="8">
+        <v>126.23</v>
+      </c>
+      <c r="P49" s="8">
+        <v>39.39</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>31.21</v>
+      </c>
+      <c r="R49" s="8"/>
+      <c r="S49" s="8"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A49:N49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>