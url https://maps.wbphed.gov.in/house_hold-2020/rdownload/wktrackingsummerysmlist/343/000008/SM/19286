--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,492 +113,531 @@
   <si>
     <t>Laboratory Maintenance charges of District Water Testing Laboratory at Bijoygarh under Alipore Division, PHE Dte.(upcoming one year).</t>
   </si>
   <si>
     <t>Assistant Engineer, RWS</t>
   </si>
   <si>
     <t>Junior Engineer,RWS</t>
   </si>
   <si>
     <t>ORD/001182/2023-2024</t>
   </si>
   <si>
     <t>580/RWS</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>09/11/2024</t>
   </si>
   <si>
     <t>M/S JBL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Maintenance billfor expenditure of Sagar Mangalunder Alipore Division, PHE Dte. (March'23 to August'23)</t>
+  </si>
+  <si>
+    <t>BILL/01903/2023-2024</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>SAGAR MANGAL</t>
+  </si>
+  <si>
+    <t>Festival bonus of Lab personnel under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01902/2023-2024</t>
+  </si>
+  <si>
+    <t>Bill for maintenance of Kensily Azad Sporting Club from Oct-2023 to Mar-2024 (06 month)</t>
+  </si>
+  <si>
+    <t>BILL/03334/2024-2025</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>KENSILY AZAD SPORTING CLUB</t>
+  </si>
+  <si>
+    <t>Maintenance bill for expenditure of Sagar Mangal Sub District Water Testing Laboratories under Alipore Division.</t>
+  </si>
+  <si>
+    <t>BILL/02077/2023-2024</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/ Bacteriologist and Laboratory Assistant for 04 nos. P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory, Ramganga Sub-District Laboratory, Raidighi Sub-District Laboratory, Basanti Sub-District Laboratory) under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, RWS,Assistant Engineer,HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000101/2025-2026</t>
+  </si>
+  <si>
+    <t>2530/AD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist, Bacteriologist and Lab Assistant of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000099/2025-2026</t>
+  </si>
+  <si>
+    <t>2528/AD</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/ Bacteriologist and Laboratory Assistant for 05 nos. P.H.E Dte. Water Testing Laboratories (Buita Sub-District Laboratory, Bhangor Sub-District Laboratory, Canning Sub-District Laboratory, Bakkhali Sub-District Laboratory, Diamond Harbour Sub-District Laboratory) under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000100/2025-2026</t>
+  </si>
+  <si>
+    <t>2529/AD</t>
+  </si>
+  <si>
+    <t>Remuneration of 10 (Ten) nos. Lab. Personnel (Sampling Assistant and Lab. Attendant), actual travelling expenses and IEC activities to the Laboratory personnel for 07 nos. Laboratories (South 24 Parganas District Water Testing Laboratory, Canning Sub-District Water Testing Laboratory, Basanti Sub-District Water Testing Laboratory, Diamond Harbour Sub-District Water Testing Laboratory, Buita Sub-District Water Testing Laboratory, Bakkhali Sub-District Water Testing Laboratory, Ramganga Sub-District Water Testing Laboratory) in the District. of South 24 Parganas under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000102/2025-2026</t>
+  </si>
+  <si>
+    <t>2531/AD</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Basanti Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025.</t>
+  </si>
+  <si>
+    <t>ORD/003552/2024-2025</t>
+  </si>
+  <si>
+    <t>1039B/RWS</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant, Sampling Assistant &amp; Lab.Attendent for 02 nos P.H.E Dte. Water Testing Laboratories (Buita Sub-District Laboratory &amp; Raidighi Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025</t>
+  </si>
+  <si>
+    <t>ORD/003556/2024-2025</t>
+  </si>
+  <si>
+    <t>1044/RWS</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Diamond Harbour Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025. N.I.B-05/RWS of 2024-25, Sl no-2</t>
+  </si>
+  <si>
+    <t>ORD/003546/2024-2025</t>
+  </si>
+  <si>
+    <t>1038B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March' 2025. N.I.B-05/RWS of 2024-25, Sl no-3</t>
+  </si>
+  <si>
+    <t>ORD/003550/2024-2025</t>
+  </si>
+  <si>
+    <t>1038C/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist,Bacteriologist,Lab.Assistant,Sampling Assistant of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of March'2025. N.I.B-05/RWS of 2024-25, Sl no-1</t>
+  </si>
+  <si>
+    <t>ORD/003545/2024-2025</t>
+  </si>
+  <si>
+    <t>1038A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April' 2025 N.I.B-06/RWS of 2024-25, Sl no-5</t>
+  </si>
+  <si>
+    <t>ORD/003570/2024-2025</t>
+  </si>
+  <si>
+    <t>1147E/RWS</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>Agency charges for actual travelling expenses and IEC activites to the Laboratory personnel of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of March'2025, April'2025 &amp; May'2025. N.I.B-06/RWS of 2024-25, Sl no-18</t>
+  </si>
+  <si>
+    <t>ORD/003584/2024-2025</t>
+  </si>
+  <si>
+    <t>1149F/RWS</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant,Sampling Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Ramganga Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March' 2025.</t>
+  </si>
+  <si>
+    <t>ORD/003554/2024-2025</t>
+  </si>
+  <si>
+    <t>1040/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Diamond Harbour Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025. N.I.B-06/RWS of 2024-25, Sl.no-3</t>
+  </si>
+  <si>
+    <t>ORD/003560/2024-2025</t>
+  </si>
+  <si>
+    <t>1147C/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May' 2025 N.I.B-06/RWS of 2024-25, Sl no-6</t>
+  </si>
+  <si>
+    <t>ORD/003571/2024-2025</t>
+  </si>
+  <si>
+    <t>1147F/RWS</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Bakkhali Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May'2025. N.I.B-06/RWS of 2024-25, Sl no-8</t>
+  </si>
+  <si>
+    <t>ORD/003573/2024-2025</t>
+  </si>
+  <si>
+    <t>1148B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist,Bacteriologist ,Lab.Assistant,Sampling Assistant of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of April'2025</t>
+  </si>
+  <si>
+    <t>ORD/003557/2024-2025</t>
+  </si>
+  <si>
+    <t>1147A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist,Bacteriologist,Lab.Assistant,Sampling Assistant of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of May'2025. N.I.B-06/RWS of 2024-25, Sl no-2</t>
+  </si>
+  <si>
+    <t>ORD/003559/2024-2025</t>
+  </si>
+  <si>
+    <t>1147B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Diamond Harbour Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May'2025. N.I.B-06/RWS of 2024-25, Sl no-4</t>
+  </si>
+  <si>
+    <t>ORD/003561/2024-2025</t>
+  </si>
+  <si>
+    <t>1147D/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Bakkhali Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025. N.I.B-06/RWS of 2024-25, Sl no-7</t>
+  </si>
+  <si>
+    <t>ORD/003572/2024-2025</t>
+  </si>
+  <si>
+    <t>1148A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Canning Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025&amp; May'2025. N.I.B-06/RWS of 2024-25, Sl no-11</t>
+  </si>
+  <si>
+    <t>ORD/003577/2024-2025</t>
+  </si>
+  <si>
+    <t>1148E/RWS</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Basanti Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025. N.I.B-06/RWS of 2024-25, Sl no-9</t>
+  </si>
+  <si>
+    <t>ORD/003574/2024-2025</t>
+  </si>
+  <si>
+    <t>1148C/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Ramganga Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April' 2025 N.I.B-06/RWS of 2024-25, Sl no-12</t>
+  </si>
+  <si>
+    <t>ORD/003578/2024-2025</t>
+  </si>
+  <si>
+    <t>1148F/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Bhangor Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April' 2025 N.I.B-06/RWS of 2024-25, Sl no-14</t>
+  </si>
+  <si>
+    <t>ORD/003580/2024-2025</t>
+  </si>
+  <si>
+    <t>1149B/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Bhangor Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May' 2025 N.I.B-06/RWS of 2024-25, Sl no-15</t>
+  </si>
+  <si>
+    <t>ORD/003581/2024-2025</t>
+  </si>
+  <si>
+    <t>1149C/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 02 nos P.H.E Dte. Water Testing Laboratories (Buita Sub-District Laboratory &amp; Raidighi Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of April'2025 N.I.B-06/RWS of 2024-25, Sl no-16</t>
+  </si>
+  <si>
+    <t>ORD/003582/2024-2025</t>
+  </si>
+  <si>
+    <t>1149D/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Bakkhali Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025.</t>
+  </si>
+  <si>
+    <t>ORD/003551/2024-2025</t>
+  </si>
+  <si>
+    <t>1039A/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Canning Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March'2025.</t>
+  </si>
+  <si>
+    <t>ORD/003553/2024-2025</t>
+  </si>
+  <si>
+    <t>1039C/RWS</t>
+  </si>
+  <si>
+    <t>Remuneration of Chemist/Bacteriologist, Laboratory Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Bhangor Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of March' 2025</t>
+  </si>
+  <si>
+    <t>ORD/003555/2024-2025</t>
+  </si>
+  <si>
+    <t>1043/RWS</t>
+  </si>
+  <si>
     <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant &amp; Lab.Attendent for 01 nos P.H.E Dte. Water Testing Laboratories (Basanti Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May'2025. N.I.B-06/RWS of 2024-25, Sl no-10</t>
   </si>
   <si>
     <t>ORD/003575/2024-2025</t>
   </si>
   <si>
     <t>1148D/RWS</t>
   </si>
   <si>
-    <t>26/03/2025</t>
-[...71 lines deleted...]
-    <t>1148B/RWS</t>
+    <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant for 01 nos P.H.E Dte. Water Testing Laboratories (Ramganga Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May' 2025 N.I.B-06/RWS of 2024-25, Sl no-13</t>
+  </si>
+  <si>
+    <t>ORD/003579/2024-2025</t>
+  </si>
+  <si>
+    <t>1149A/RWS</t>
   </si>
   <si>
     <t>Remuneration of Chemist/Bacteriologist,Laboratory Assistant,Sampling Assistant &amp; Lab.Attendent for 02 nos P.H.E Dte. Water Testing Laboratories (Buita Sub-District Laboratory &amp; Raidighi Sub-District Laboratory) under Alipore Division, PHE Dte.for the Month of May'2025 N.I.B-06/RWS of 2024-25, Sl no-17</t>
   </si>
   <si>
     <t>ORD/003583/2024-2025</t>
   </si>
   <si>
     <t>1149E/RWS</t>
   </si>
   <si>
-    <t>Agency charges for actual travelling expenses and IEC activites to the Laboratory personnel of South 24 Parganas District Water Testing Laboratory situated at Bijoygarh State General Hospital Complex under Alipore Division, PHE Dte.for the month of March'2025, April'2025 &amp; May'2025. N.I.B-06/RWS of 2024-25, Sl no-18</t>
-[...178 lines deleted...]
-  <si>
     <t>Maintenance bill of Kensily Azad sporting Club SDWTL from April-24 to Sept-2024</t>
   </si>
   <si>
     <t>BILL/02190/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-988</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
-    <t>KENSILY AZAD SPORTING CLUB</t>
-[...1 lines deleted...]
-  <si>
     <t>Half-yearly Maintenance Bill(June-24 to Nov-24)</t>
   </si>
   <si>
     <t>BILL/02191/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-987</t>
   </si>
   <si>
     <t>PASCHIMBANGA VIGYAN MANCHA</t>
   </si>
   <si>
-    <t>Remuneration of Chemist/ Bacteriologist and Laboratory Assistant for 04 nos. P.H.E Dte. Water Testing Laboratories (Kakdwip Sub-District Laboratory, Ramganga Sub-District Laboratory, Raidighi Sub-District Laboratory, Basanti Sub-District Laboratory) under Alipore Division, PHE Dte. (For one year from the date of issuance of Work Order) (2nd Call)</t>
-[...43 lines deleted...]
-  <si>
     <t>Honorarium of Chemist,Bacteriologist,Lab.Assistant of general water testing laboratory from Dec-2025 to Feb-2026.(03 months)</t>
   </si>
   <si>
     <t>BILL/00193/2026-2027</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Honorarium of Chemist,Bacteriologist,Lab.Assistant of Sagar Mangal SDWTL from Dec-2025 to Feb-2026.(03 months)</t>
   </si>
   <si>
     <t>BILL/00192/2026-2027</t>
   </si>
   <si>
     <t>SAGAR MANGAL SUB- DISTRICT WTL</t>
   </si>
   <si>
-    <t>Maintenance billfor expenditure of Sagar Mangalunder Alipore Division, PHE Dte. (March'23 to August'23)</t>
-[...25 lines deleted...]
-  <si>
     <t>Remunearation of the lab personnel From January-2026 to March-2026 for the Lab at RKMLSP Campus,Narendrapur</t>
   </si>
   <si>
     <t>BILL/00224/2026-2027</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>RAMKRISHNA MISSION ASHRAMA</t>
   </si>
   <si>
+    <t>Honorarium of Chemist,Bacteriologist,Lab. assistant of Kensily Azad SDWTL from March 2026 to May 2026</t>
+  </si>
+  <si>
+    <t>BILL/00921/2026-2027</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
     <t>Honorarium of Chemist,Bacteriologist ,Lab Assistant of Sagar Mangal SDWTL from Sept-2025 to Nov-2025</t>
   </si>
   <si>
     <t>BILL/01686/2025-2026</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
-    <t>Bill for maintenance of Kensily Azad Sporting Club from Oct-2023 to Mar-2024 (06 month)</t>
-[...5 lines deleted...]
-    <t>19/09/2024</t>
+    <t>Honorarium of Chemist,Bacteriologist Lab Assistant of Sagar Mangal Sub-District Water Testing Laboratory from March-26 to May-26</t>
+  </si>
+  <si>
+    <t>BILL/00918/2026-2027</t>
+  </si>
+  <si>
+    <t>Remuneration of the Lab personnel from April-2026 to June -2026 for Raidighi Nibodhata,Mathurapur campus</t>
+  </si>
+  <si>
+    <t>BILL/00988/2026-2027</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>RAMAKRISHNA MISSION LOKASIKSHA PARISHAD</t>
   </si>
   <si>
     <t>Honorarium of Chemist,Bacteriologist &amp; Lab Assistant of Kensily Azad Sporting Club SDWTL from Sept-2025 to Nov-2025.</t>
   </si>
   <si>
     <t>BILL/01685/2025-2026</t>
   </si>
   <si>
     <t>Remuneration of the Lab personnel for the period from Oct-2025 to Dec-2025 for RKMLSP Campus,Narendrapur</t>
   </si>
   <si>
     <t>BILL/00196/2026-2027</t>
   </si>
   <si>
+    <t>Honorarium for lab.personnel for 04 month for Paschim banga Vigyan Mancha SDWTL.</t>
+  </si>
+  <si>
+    <t>BILL/00919/2026-2027</t>
+  </si>
+  <si>
     <t>Remuneration of the Lab personnel for the period from Oct-2025 to Dec-2025 for Raidighi Nibodhata Lab,Mathurapur Campus.</t>
   </si>
   <si>
     <t>BILL/00195/2026-2027</t>
   </si>
   <si>
     <t>Honorarium for lab.personnel for Paschim Banga Vigyan Mancha SDWTL for the period from Sep-2025 to January-2026(05 months)</t>
   </si>
   <si>
     <t>BILL/00194/2026-2027</t>
+  </si>
+  <si>
+    <t>Bill for remuneration of the Lab. personnel from April-2026 to June-2026 for lab. at RKMLSP,Narendrapur</t>
+  </si>
+  <si>
+    <t>BILL/00915/2026-2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -987,73 +1026,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W49"/>
+  <dimension ref="A1:W54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1186,2237 +1225,2237 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="L4" s="4"/>
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.73</v>
+        <v>0.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>92.86</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>0.52</v>
+        <v>0.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="P7" s="4">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>0.59</v>
+        <v>29.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.59</v>
+        <v>7.08</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>24.19</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>0.52</v>
+        <v>8.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.52</v>
+        <v>2.08</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>24.31</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>0.64</v>
+        <v>36.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.64</v>
+        <v>8.85</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>24.19</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>0.83</v>
+        <v>20</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.83</v>
+        <v>3.99</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>19.96</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P12" s="4">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P13" s="4">
-        <v>0.52</v>
+        <v>0.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="R13" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P14" s="4">
         <v>0.52</v>
       </c>
       <c r="Q14" s="4">
         <v>0.52</v>
       </c>
       <c r="R14" s="4">
         <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P15" s="4">
-        <v>0.83</v>
+        <v>0.59</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.83</v>
+        <v>0.59</v>
       </c>
       <c r="R15" s="4">
         <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="4" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P16" s="4">
-        <v>0.59</v>
+        <v>0.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.59</v>
+        <v>0.94</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>97.3</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P17" s="4">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.94</v>
+        <v>0.59</v>
       </c>
       <c r="R17" s="4">
-        <v>97.3</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P18" s="4">
-        <v>0.97</v>
+        <v>0.6</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>97.3</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P19" s="4">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.94</v>
+        <v>0.5</v>
       </c>
       <c r="R19" s="4">
-        <v>97.3</v>
+        <v>95</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P20" s="4">
         <v>0.52</v>
       </c>
       <c r="Q20" s="4">
         <v>0.52</v>
       </c>
       <c r="R20" s="4">
         <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P21" s="4">
-        <v>0.83</v>
+        <v>0.59</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.83</v>
+        <v>0.59</v>
       </c>
       <c r="R21" s="4">
         <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L22" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P22" s="4">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="R22" s="4">
         <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P23" s="4">
-        <v>0.59</v>
+        <v>0.97</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.59</v>
+        <v>0.94</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>97.3</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P24" s="4">
-        <v>0.52</v>
+        <v>0.97</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.5</v>
+        <v>0.94</v>
       </c>
       <c r="R24" s="4">
-        <v>95</v>
+        <v>97.3</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P25" s="4">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="R25" s="4">
         <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P26" s="4">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="R26" s="4">
         <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P27" s="4">
-        <v>0.59</v>
+        <v>0.73</v>
       </c>
       <c r="Q27" s="4">
-        <v>0.59</v>
+        <v>0.68</v>
       </c>
       <c r="R27" s="4">
-        <v>100</v>
+        <v>92.86</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P28" s="4">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="Q28" s="4">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="R28" s="4">
         <v>100</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P29" s="4">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="Q29" s="4">
-        <v>0.64</v>
+        <v>0.5</v>
       </c>
       <c r="R29" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P30" s="4">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="Q30" s="4">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="R30" s="4">
         <v>100</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>128</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>127</v>
+        <v>99</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>128</v>
+        <v>52</v>
       </c>
       <c r="P31" s="4">
-        <v>0.22</v>
+        <v>0.59</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J32" s="13"/>
+        <v>131</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>132</v>
+        <v>52</v>
       </c>
       <c r="P32" s="4">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>137</v>
+        <v>65</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P33" s="4">
-        <v>29.26</v>
+        <v>0.64</v>
       </c>
       <c r="Q33" s="4">
-        <v>7.08</v>
+        <v>0.64</v>
       </c>
       <c r="R33" s="4">
-        <v>24.19</v>
+        <v>100</v>
       </c>
       <c r="S33" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>137</v>
+        <v>65</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P34" s="4">
-        <v>8.57</v>
+        <v>0.37</v>
       </c>
       <c r="Q34" s="4">
-        <v>2.08</v>
+        <v>0.37</v>
       </c>
       <c r="R34" s="4">
-        <v>24.31</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>137</v>
+        <v>70</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P35" s="4">
-        <v>36.58</v>
+        <v>0.59</v>
       </c>
       <c r="Q35" s="4">
-        <v>8.85</v>
+        <v>0.59</v>
       </c>
       <c r="R35" s="4">
-        <v>24.19</v>
+        <v>100</v>
       </c>
       <c r="S35" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P36" s="4">
-        <v>20</v>
+        <v>0.52</v>
       </c>
       <c r="Q36" s="4">
-        <v>3.99</v>
+        <v>0.52</v>
       </c>
       <c r="R36" s="4">
-        <v>19.96</v>
+        <v>100</v>
       </c>
       <c r="S36" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="I37" s="13"/>
-[...4 lines deleted...]
-      <c r="L37" s="4"/>
       <c r="M37" s="4" t="s">
-        <v>150</v>
+        <v>84</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>150</v>
+        <v>99</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>128</v>
+        <v>52</v>
       </c>
       <c r="P37" s="4">
-        <v>1.35</v>
+        <v>0.52</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="I38" s="13"/>
-[...4 lines deleted...]
-      <c r="L38" s="4"/>
       <c r="M38" s="4" t="s">
-        <v>150</v>
+        <v>84</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>150</v>
+        <v>99</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>153</v>
+        <v>52</v>
       </c>
       <c r="P38" s="4">
-        <v>1.35</v>
+        <v>0.83</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M39" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="L39" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="N39" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>157</v>
+        <v>42</v>
       </c>
       <c r="P39" s="4">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O40" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="L40" s="4"/>
-[...8 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
@@ -3424,161 +3463,161 @@
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L41" s="4"/>
       <c r="M41" s="4" t="s">
         <v>162</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>157</v>
+        <v>42</v>
       </c>
       <c r="P41" s="4">
-        <v>0.4</v>
+        <v>1.35</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>163</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L42" s="4"/>
       <c r="M42" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O42" s="4" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="P42" s="4">
         <v>1.35</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L43" s="4"/>
       <c r="M43" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="O43" s="4" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="P43" s="4">
         <v>1.35</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
@@ -3589,327 +3628,602 @@
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>170</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>171</v>
       </c>
       <c r="L44" s="4"/>
       <c r="M44" s="4" t="s">
         <v>172</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>172</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>128</v>
+        <v>42</v>
       </c>
       <c r="P44" s="4">
-        <v>0.29</v>
+        <v>1.35</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>173</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L45" s="4"/>
       <c r="M45" s="4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="P45" s="4">
         <v>1.35</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="L46" s="4"/>
       <c r="M46" s="4" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="P46" s="4">
         <v>1.35</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L47" s="4"/>
       <c r="M47" s="4" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="P47" s="4">
         <v>1.35</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="L48" s="4"/>
       <c r="M48" s="4" t="s">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="P48" s="4">
-        <v>2.25</v>
+        <v>1.35</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
-      <c r="A49" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S49" s="8"/>
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="L49" s="4"/>
+      <c r="M49" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="P49" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>0</v>
+      </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
+      <c r="K50" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="L50" s="4"/>
+      <c r="M50" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="P50" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>0</v>
+      </c>
+      <c r="R50" s="4">
+        <v>0</v>
+      </c>
+      <c r="S50" s="4">
+        <v>0</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="P51" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0</v>
+      </c>
+      <c r="S51" s="4">
+        <v>0</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="13"/>
+      <c r="K52" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="P52" s="4">
+        <v>2.25</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>0</v>
+      </c>
+      <c r="R52" s="4">
+        <v>0</v>
+      </c>
+      <c r="S52" s="4">
+        <v>0</v>
+      </c>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
+      <c r="K53" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="L53" s="4"/>
+      <c r="M53" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P53" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>0</v>
+      </c>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="8"/>
+      <c r="L54" s="8"/>
+      <c r="M54" s="8"/>
+      <c r="N54" s="8"/>
+      <c r="O54" s="8">
+        <v>133.43</v>
+      </c>
+      <c r="P54" s="8">
+        <v>39.39</v>
+      </c>
+      <c r="Q54" s="8">
+        <v>29.52</v>
+      </c>
+      <c r="R54" s="8"/>
+      <c r="S54" s="8"/>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A49:N49"/>
+    <mergeCell ref="A54:N54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>