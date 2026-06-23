--- v0 (2025-12-15)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,83 @@
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Regular upkeepment of Mobile Laboratory Van (MLV) under Water Quality Monitoring &amp; Surveillance Programme related to Jal Jeevan Mission for South 24 Parganas District under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, RWS</t>
   </si>
   <si>
     <t>Junior Engineer,RWS</t>
   </si>
   <si>
     <t>ORD/003592/2024-2025</t>
   </si>
   <si>
     <t>112/AD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation work order for Annual Maintenance for Mobile Laboratory Van (MLV) under Water Quality Monitoring and Surveillance Programme related to Jal Jeevan Mission in the District of South 24 Parganas under Alipore Division, PHE Dte. (Period from 11.01.2024 to 10.04.2024) [03 months].</t>
+  </si>
+  <si>
+    <t>ORD/002639/2023-2024</t>
+  </si>
+  <si>
+    <t>202/AD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIRONMENTAL INTERNATIONAL PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation work order for Annual Maintenance for Mobile Laboratory Van (MLV) under Water Quality Monitoring and Surveillance Programme related to Jal Jeevan Mission in the District of South 24 Parganas under Alipore Division, PHE Dte. (Period from 11.07.2024 to 10.10.2024) [03 months].</t>
+  </si>
+  <si>
+    <t>ORD/002455/2024-2025</t>
+  </si>
+  <si>
+    <t>2926/AD</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>10/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +576,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -720,87 +753,209 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>28.58</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>5.37</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P5" s="4">
+        <v>5.37</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>39.32</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>