--- v1 (2026-06-23)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>REGULAR UPKEEPMENT OF MOBILE LABORATORY VAN (MLV) UNDER WATER QUALITY MONITORING &amp; SURVEILLANCE PROGRAMME RELATED TO JAL JEEVAN MISSION (JJM)</t>
   </si>
   <si>
     <t>SM/19283</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Continuation work order for Annual Maintenance for Mobile Laboratory Van (MLV) under Water Quality Monitoring and Surveillance Programme related to Jal Jeevan Mission in the District of South 24 Parganas under Alipore Division, PHE Dte. (Period from 11.01.2024 to 10.04.2024) [03 months].</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer,RWS</t>
+  </si>
+  <si>
+    <t>ORD/002639/2023-2024</t>
+  </si>
+  <si>
+    <t>202/AD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIRONMENTAL INTERNATIONAL PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation work order for Annual Maintenance for Mobile Laboratory Van (MLV) under Water Quality Monitoring and Surveillance Programme related to Jal Jeevan Mission in the District of South 24 Parganas under Alipore Division, PHE Dte. (Period from 11.07.2024 to 10.10.2024) [03 months].</t>
+  </si>
+  <si>
+    <t>ORD/002455/2024-2025</t>
+  </si>
+  <si>
+    <t>2926/AD</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>10/10/2024</t>
+  </si>
+  <si>
     <t>Regular upkeepment of Mobile Laboratory Van (MLV) under Water Quality Monitoring &amp; Surveillance Programme related to Jal Jeevan Mission for South 24 Parganas District under Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, RWS</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/003592/2024-2025</t>
   </si>
   <si>
     <t>112/AD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
-  </si>
-[...31 lines deleted...]
-    <t>10/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,182 +736,182 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>28.58</v>
+        <v>5.37</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>5.37</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>5.37</v>
+        <v>28.58</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>39.32</v>