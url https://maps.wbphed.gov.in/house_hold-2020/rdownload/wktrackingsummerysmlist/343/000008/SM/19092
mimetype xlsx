--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,167 @@
     <t>24/06/2024</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>BHUMI FOUNDATION</t>
   </si>
   <si>
     <t>Wall writing of IEC messages along with logo pictures etc. of multiple colour as will be supplied by the PHE Dte. on smooth wall surface at Mathurapur -I and Mathurapur -II block under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000519/2024-2025</t>
   </si>
   <si>
     <t>2722/AD</t>
   </si>
   <si>
     <t>Wall writing of IEC messages along with logo pictures etc. of multiple colour as will be supplied by the PHE Dte. on smooth wall surface at Kulpi and Diamond Harbour -II block under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000514/2024-2025</t>
   </si>
   <si>
     <t>2721/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-II (Augmentation-SM/15531), Kalikamerya of Sarish GP (Main Scheme - SM/12577), Zone-VI (Retrofitting-SM/09506), Zone Left out areas of Zone-VI (Augmentation-SM/14890).</t>
+  </si>
+  <si>
+    <t>ORD/003120/2023-2024</t>
+  </si>
+  <si>
+    <t>710/AD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-VI (Augmentation-SM/13916), Zone-V (Retrofitting-SM/09505), Zone-Left out areas of Zone-V (Augmentation-SM/14463), Zone-V (Augmentation-SM/13915).</t>
+  </si>
+  <si>
+    <t>ORD/003121/2023-2024</t>
+  </si>
+  <si>
+    <t>711/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - VIII (Augmentation-SM/14473), Zone - VIII (Augmentation-SM/14468), Zone - V (Retrofitting-SM/08122), Zone - V (Augmentation-SM/14477).</t>
+  </si>
+  <si>
+    <t>ORD/003126/2023-2024</t>
+  </si>
+  <si>
+    <t>794/AD</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>18/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - III (Retrofitting-SM/08120), Zone - III (Augmentation-SM/13969), Zone - IIIB Dostipur (Augmentation-SM/14465), Zone - VIII (Retrofitting-SM/09425).</t>
+  </si>
+  <si>
+    <t>ORD/003125/2023-2024</t>
+  </si>
+  <si>
+    <t>739/AD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Ramnagar Gazipur (Main Scheme - SM/12755), Bijoyrampur of Kamarchak GP (Main Scheme -SM/12756), Zone - XIII (Augmentation - SM/13910), Chak Ruplaskar of Ramkishore GP (Main Scheme - 13961).</t>
+  </si>
+  <si>
+    <t>ORD/003134/2023-2024</t>
+  </si>
+  <si>
+    <t>939/AD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Zone-III (Augmentation -SM/15529), Zone-IV (Augmentation - SM/18549).</t>
+  </si>
+  <si>
+    <t>ORD/003135/2023-2024</t>
+  </si>
+  <si>
+    <t>940/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Zone-VIII(B) (Augmentation - SM/15320), Zone- X (Augmentation-SM/18553), Bhairabitala of Keoratala GP (Main Scheme-SM/12759), Anduldaha Gopalpur of Karanjali GP (Main Scheme-SM/13964).</t>
+  </si>
+  <si>
+    <t>ORD/003132/2023-2024</t>
+  </si>
+  <si>
+    <t>937/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Kabasenre (Main Scheme - SM/12757), Dakshin Ramkrishnapur Zone-I (Retrofitting - SM/09973), Zone-I - (Augmentation - SM/18550), Kamarchak (Main Scheme - SM/13073).</t>
+  </si>
+  <si>
+    <t>ORD/003130/2023-2024</t>
+  </si>
+  <si>
+    <t>849/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Karanjali (Main Scheme - SM/13963), Zone - XI (Augmentation-SM/13909), Zone-VII (Augmentation - SM/18400), Zone-VIII(A) (Augmentation - SM/18552).</t>
+  </si>
+  <si>
+    <t>ORD/003131/2023-2024</t>
+  </si>
+  <si>
+    <t>900/AD</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1170,87 +1287,636 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>3.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.48</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>165.81</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>