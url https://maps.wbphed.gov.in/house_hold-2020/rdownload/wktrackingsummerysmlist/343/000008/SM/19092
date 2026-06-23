--- v2 (2026-04-05)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,219 +143,372 @@
   <si>
     <t>5143/AD</t>
   </si>
   <si>
     <t>Supplying of office meeting related stationary materials in connection with Block Orientation Programme for JJM works under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/002680/2023-2024</t>
   </si>
   <si>
     <t>2952/AD</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>UNIQUE AGENCY (PARTNER)</t>
   </si>
   <si>
+    <t>Wall writing of IEC messages along with logo pictures etc. of multiple colour as will be supplied by the PHE Dte. on smooth wall surface at Falta and Diamond -I block under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2024-2025</t>
+  </si>
+  <si>
+    <t>2720/AD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>BHUMI FOUNDATION</t>
+  </si>
+  <si>
+    <t>Wall writing of IEC messages along with logo pictures etc. of multiple colour as will be supplied by the PHE Dte. on smooth wall surface at Mathurapur -I and Mathurapur -II block under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000519/2024-2025</t>
+  </si>
+  <si>
+    <t>2722/AD</t>
+  </si>
+  <si>
+    <t>Wall writing of IEC messages along with logo pictures etc. of multiple colour as will be supplied by the PHE Dte. on smooth wall surface at Kulpi and Diamond Harbour -II block under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000514/2024-2025</t>
+  </si>
+  <si>
+    <t>2721/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-II (Augmentation-SM/15531), Kalikamerya of Sarish GP (Main Scheme - SM/12577), Zone-VI (Retrofitting-SM/09506), Zone Left out areas of Zone-VI (Augmentation-SM/14890).</t>
+  </si>
+  <si>
+    <t>ORD/003120/2023-2024</t>
+  </si>
+  <si>
+    <t>710/AD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-VI (Augmentation-SM/13916), Zone-V (Retrofitting-SM/09505), Zone-Left out areas of Zone-V (Augmentation-SM/14463), Zone-V (Augmentation-SM/13915).</t>
+  </si>
+  <si>
+    <t>ORD/003121/2023-2024</t>
+  </si>
+  <si>
+    <t>711/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - VIII (Augmentation-SM/14473), Zone - VIII (Augmentation-SM/14468), Zone - V (Retrofitting-SM/08122), Zone - V (Augmentation-SM/14477).</t>
+  </si>
+  <si>
+    <t>ORD/003126/2023-2024</t>
+  </si>
+  <si>
+    <t>794/AD</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>18/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - III (Retrofitting-SM/08120), Zone - III (Augmentation-SM/13969), Zone - IIIB Dostipur (Augmentation-SM/14465), Zone - VIII (Retrofitting-SM/09425).</t>
+  </si>
+  <si>
+    <t>ORD/003125/2023-2024</t>
+  </si>
+  <si>
+    <t>739/AD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Ramnagar Gazipur (Main Scheme - SM/12755), Bijoyrampur of Kamarchak GP (Main Scheme -SM/12756), Zone - XIII (Augmentation - SM/13910), Chak Ruplaskar of Ramkishore GP (Main Scheme - 13961).</t>
+  </si>
+  <si>
+    <t>ORD/003134/2023-2024</t>
+  </si>
+  <si>
+    <t>939/AD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Zone-III (Augmentation -SM/15529), Zone-IV (Augmentation - SM/18549).</t>
+  </si>
+  <si>
+    <t>ORD/003135/2023-2024</t>
+  </si>
+  <si>
+    <t>940/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Zone-VIII(B) (Augmentation - SM/15320), Zone- X (Augmentation-SM/18553), Bhairabitala of Keoratala GP (Main Scheme-SM/12759), Anduldaha Gopalpur of Karanjali GP (Main Scheme-SM/13964).</t>
+  </si>
+  <si>
+    <t>ORD/003132/2023-2024</t>
+  </si>
+  <si>
+    <t>937/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Kabasenre (Main Scheme - SM/12757), Dakshin Ramkrishnapur Zone-I (Retrofitting - SM/09973), Zone-I - (Augmentation - SM/18550), Kamarchak (Main Scheme - SM/13073).</t>
+  </si>
+  <si>
+    <t>ORD/003130/2023-2024</t>
+  </si>
+  <si>
+    <t>849/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Karanjali (Main Scheme - SM/13963), Zone - XI (Augmentation-SM/13909), Zone-VII (Augmentation - SM/18400), Zone-VIII(A) (Augmentation - SM/18552).</t>
+  </si>
+  <si>
+    <t>ORD/003131/2023-2024</t>
+  </si>
+  <si>
+    <t>900/AD</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Ramanandapur (Main Scheme - SM/13962), Zone -V (Augmentation-SM/14472), Zone -VI (Augmentation-SM/18554), Zone -IX (Augmentation-SM/18551).</t>
+  </si>
+  <si>
+    <t>ORD/003129/2023-2024</t>
+  </si>
+  <si>
+    <t>848/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Zone-XII (Augmentation - SM/13911), Kamarchak (Main Scheme - SM/12758), Dakshin Ramkrishnapur Zone-II (Retrofitting - SM/09974), Zone-II (Augmentation - SM/14471).</t>
+  </si>
+  <si>
+    <t>ORD/003133/2023-2024</t>
+  </si>
+  <si>
+    <t>938/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-I Location : - Zone-V (Augmentation-SM/13913), Zone-VIII (Augmentation-SM/15321), Hazraband of Netra GP (Main Scheme-SM/12573), Zone-IV (Augmentation-SM/14681).</t>
+  </si>
+  <si>
+    <t>ORD/003114/2023-2024</t>
+  </si>
+  <si>
+    <t>621/AD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-I Location : - Zone-II (Retrofitting-SM/13360), Radhaballabhpur of Dearak GP (Main Scheme-SM/12984), Zone-VII (Augmentation-SM/14474).</t>
+  </si>
+  <si>
+    <t>ORD/003117/2023-2024</t>
+  </si>
+  <si>
+    <t>693/AD</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>14/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-I (Augmentation-SM/15532), Zone-III (Retrofitting-SM/08124), Zone-III (Augmentation-SM/14892), Zone-III (Augmentation-SM/13891).</t>
+  </si>
+  <si>
+    <t>ORD/003119/2023-2024</t>
+  </si>
+  <si>
+    <t>709/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - II (Augmentation-SM/13952)</t>
+  </si>
+  <si>
+    <t>ORD/003128/2023-2024</t>
+  </si>
+  <si>
+    <t>796/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-I Location : - Zone-VI (Retrofitting-SM/13364), Zone-IX (Augmentation-SM/13833), Zone-IV (Augmentation-SM/14475), Zone-X (Augmentation-SM/15322).</t>
+  </si>
+  <si>
+    <t>ORD/003115/2023-2024</t>
+  </si>
+  <si>
+    <t>622/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-VII (Retrofitting-SM/09507), Zone-VII (Augmentation-SM/14891), Zone-VII (Augmentation-SM/14901), Zone-VIII (Augmentation-SM/15530).</t>
+  </si>
+  <si>
+    <t>ORD/003118/2023-2024</t>
+  </si>
+  <si>
+    <t>694/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-IV (Retrofitting-SM/09508), Zone-IV (Augmentation-SM/13912), Zone-IV (Augmentation-SM/13914).</t>
+  </si>
+  <si>
+    <t>ORD/003122/2023-2024</t>
+  </si>
+  <si>
+    <t>724/AD</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - VI (Retrofitting-SM/08121), Zone - VI (Augmentation-SM/14902), Zone-IX (Retrofitting-SM/08123), Zone - IX (Augmentation-SM/14464)</t>
+  </si>
+  <si>
+    <t>ORD/003123/2023-2024</t>
+  </si>
+  <si>
+    <t>737/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - IX (Augmentation-SM/14469), Zone - IV (Augmentation - SM/14680), Zone - VII (Retrofitting - SM/09510), Zone - VII (Augmentation - SM/17182).</t>
+  </si>
+  <si>
+    <t>ORD/003124/2023-2024</t>
+  </si>
+  <si>
+    <t>738/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - I (Retrofitting-SM/08118), Zone - I (Augmentation-SM/13970), Zone - I (Augmentation-SM/14470), Zone - II (Retrofitting-SM/08119)</t>
+  </si>
+  <si>
+    <t>ORD/003127/2023-2024</t>
+  </si>
+  <si>
+    <t>795/AD</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-I Location : - Zone-IX (Augmentation-SM/13832), Zone-III (Augmentation-SM/14823), Zone-I (Augmentation-SM/14476), Zone-II (Augmentation-SM/18399).</t>
+  </si>
+  <si>
+    <t>ORD/003116/2023-2024</t>
+  </si>
+  <si>
+    <t>623/AD</t>
+  </si>
+  <si>
+    <t>Capturing Stills as IEC (Information, Education &amp; Communication) Material for PHE Dte. Alipore Division. (Stills of the PHEDte. Beneficiaries at different places under Diamond Harbour Sub Division on 25th January ,2024) Places Covered are Bishra-Under Diamond Harbour II Block Bhadura-Under Diamond Harbour II Block</t>
+  </si>
+  <si>
+    <t>BILL/00389/2025-2026</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>MONMINE PRODUCTIONS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Capturing Stills as IEC (Information, Education &amp; Communication) Material for PHE Dte. Alipore Division. (Stills of the PHE Dte. Beneficiaries at different places under Diamond Harbour Sub-Division on 25th January, 2024). Places covered are - Mulpanja-Falta, Purba Daulatpur.</t>
+  </si>
+  <si>
+    <t>BILL/00390/2025-2026</t>
+  </si>
+  <si>
     <t>Orientation and Mass Awareness Generation (IEC) Activities related to judicious and safe use of drinking water, water conservation, water quality issues under Jal Jeevan Mission (JJM) support Activities at South 24 Parganas District under Alipore Division, P.H.E. Dte. (for 29 Blocks)Blocks : Budge -I, Budge -II, Bishnupur -I, Bishnupur -II, Bhangar -I, Bhangar -II, Baruipur, Thakurpukur Maheshtala, Joynagar -I, Joynagar -II, Kultali, Magarhat -I, Mandirbazar, Sonarpur , Kakdwip, Patharpratima, Sagar, Namkhana, Falta, Diamond -I, Diamond-II, Kulpi, Mathurapur -I, Mathurapur -II, Magrahat-II, Canning -I, Canning -II, Gosaba and Basanti.</t>
   </si>
   <si>
     <t>ORD/002361/2023-2024</t>
   </si>
   <si>
     <t>1180/AD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>DEBNATH BROTHERS NEW ACC</t>
-  </si>
-[...151 lines deleted...]
-    <t>22/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,73 +897,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1029,894 +1182,1797 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>7.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>140.23</v>
+        <v>3.24</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>3.24</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
-        <v>3.24</v>
+        <v>3.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="P9" s="4">
-        <v>3.4</v>
+        <v>0.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P10" s="4">
         <v>0.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P11" s="4">
         <v>0.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P13" s="4">
         <v>0.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P14" s="4">
-        <v>0.96</v>
+        <v>0.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P15" s="4">
-        <v>0.48</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="4">
         <v>0.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P17" s="4">
         <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P18" s="4">
         <v>0.96</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
         <v>100</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L31" s="4"/>
+      <c r="M31" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P33" s="4">
+        <v>140.23</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>75</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8">
+        <v>177.26</v>
+      </c>
+      <c r="P34" s="8">
+        <v>7.34</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>4.14</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>