--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,257 +89,275 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Orientation and Mass Awareness Generation (IEC) Activities related to judicious &amp; safe use of drinking water, water conservation, water quality issues under Jal Jeevan Mission (JJM) Support Activities at South 24 Parganas District</t>
   </si>
   <si>
     <t>SM/19092</t>
   </si>
   <si>
     <t>Support-IEC</t>
   </si>
   <si>
+    <t>Supplying of office meeting related stationary materials in connection with Block Orientation Programme for JJM works under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,HQ-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/002680/2023-2024</t>
+  </si>
+  <si>
+    <t>2952/AD</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>UNIQUE AGENCY (PARTNER)</t>
+  </si>
+  <si>
+    <t>Orientation and Mass Awareness Generation (IEC) Activities related to judicious and safe use of drinking water, water conservation, water quality issues under Jal Jeevan Mission (JJM) support Activities at South 24 Parganas District under Alipore Division, P.H.E. Dte. (for 29 Blocks)Blocks : Budge -I, Budge -II, Bishnupur -I, Bishnupur -II, Bhangar -I, Bhangar -II, Baruipur, Thakurpukur Maheshtala, Joynagar -I, Joynagar -II, Kultali, Magarhat -I, Mandirbazar, Sonarpur , Kakdwip, Patharpratima, Sagar, Namkhana, Falta, Diamond -I, Diamond-II, Kulpi, Mathurapur -I, Mathurapur -II, Magrahat-II, Canning -I, Canning -II, Gosaba and Basanti.</t>
+  </si>
+  <si>
+    <t>ORD/002361/2023-2024</t>
+  </si>
+  <si>
+    <t>1180/AD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>DEBNATH BROTHERS NEW ACC</t>
+  </si>
+  <si>
+    <t>Wall writing of IEC messages along with logo pictures etc. of multiple colour as will be supplied by the PHE Dte. on smooth wall surface at Falta and Diamond -I block under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000511/2024-2025</t>
+  </si>
+  <si>
+    <t>2720/AD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>BHUMI FOUNDATION</t>
+  </si>
+  <si>
+    <t>Wall writing of IEC messages along with logo pictures etc. of multiple colour as will be supplied by the PHE Dte. on smooth wall surface at Mathurapur -I and Mathurapur -II block under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000519/2024-2025</t>
+  </si>
+  <si>
+    <t>2722/AD</t>
+  </si>
+  <si>
     <t>Arrangement of Executive triple bed at Lindsay Hotel for 3 (three) nos. guest in connection with Jal Jeevan Mission under Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer,HQ-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001246/2024-2025</t>
   </si>
   <si>
     <t>5144/AD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>TANMAY ROY CHOWDHURY</t>
   </si>
   <si>
     <t>Arrangement of Executive Double bed at Lindsay Hotel for 2 (two) nos. guest in connection with Jal Jeevan Mission under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001245/2024-2025</t>
   </si>
   <si>
     <t>5143/AD</t>
   </si>
   <si>
-    <t>Supplying of office meeting related stationary materials in connection with Block Orientation Programme for JJM works under Alipore Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Wall writing of IEC messages along with logo pictures etc. of multiple colour as will be supplied by the PHE Dte. on smooth wall surface at Kulpi and Diamond Harbour -II block under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000514/2024-2025</t>
   </si>
   <si>
     <t>2721/AD</t>
   </si>
   <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-II (Augmentation-SM/15531), Kalikamerya of Sarish GP (Main Scheme - SM/12577), Zone-VI (Retrofitting-SM/09506), Zone Left out areas of Zone-VI (Augmentation-SM/14890).</t>
   </si>
   <si>
     <t>ORD/003120/2023-2024</t>
   </si>
   <si>
     <t>710/AD</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-II Location : - Zone-VI (Augmentation-SM/13916), Zone-V (Retrofitting-SM/09505), Zone-Left out areas of Zone-V (Augmentation-SM/14463), Zone-V (Augmentation-SM/13915).</t>
   </si>
   <si>
     <t>ORD/003121/2023-2024</t>
   </si>
   <si>
     <t>711/AD</t>
   </si>
   <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - VIII (Augmentation-SM/14473), Zone - VIII (Augmentation-SM/14468), Zone - V (Retrofitting-SM/08122), Zone - V (Augmentation-SM/14477).</t>
   </si>
   <si>
     <t>ORD/003126/2023-2024</t>
   </si>
   <si>
     <t>794/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Ramnagar Gazipur (Main Scheme - SM/12755), Bijoyrampur of Kamarchak GP (Main Scheme -SM/12756), Zone - XIII (Augmentation - SM/13910), Chak Ruplaskar of Ramkishore GP (Main Scheme - 13961).</t>
+  </si>
+  <si>
+    <t>ORD/003134/2023-2024</t>
+  </si>
+  <si>
+    <t>939/AD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Zone-III (Augmentation -SM/15529), Zone-IV (Augmentation - SM/18549).</t>
+  </si>
+  <si>
+    <t>ORD/003135/2023-2024</t>
+  </si>
+  <si>
+    <t>940/AD</t>
+  </si>
+  <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Falta Location : - Zone - III (Retrofitting-SM/08120), Zone - III (Augmentation-SM/13969), Zone - IIIB Dostipur (Augmentation-SM/14465), Zone - VIII (Retrofitting-SM/09425).</t>
   </si>
   <si>
     <t>ORD/003125/2023-2024</t>
   </si>
   <si>
     <t>739/AD</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
-    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Ramnagar Gazipur (Main Scheme - SM/12755), Bijoyrampur of Kamarchak GP (Main Scheme -SM/12756), Zone - XIII (Augmentation - SM/13910), Chak Ruplaskar of Ramkishore GP (Main Scheme - 13961).</t>
-[...22 lines deleted...]
-  <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Zone-VIII(B) (Augmentation - SM/15320), Zone- X (Augmentation-SM/18553), Bhairabitala of Keoratala GP (Main Scheme-SM/12759), Anduldaha Gopalpur of Karanjali GP (Main Scheme-SM/13964).</t>
   </si>
   <si>
     <t>ORD/003132/2023-2024</t>
   </si>
   <si>
     <t>937/AD</t>
   </si>
   <si>
+    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Karanjali (Main Scheme - SM/13963), Zone - XI (Augmentation-SM/13909), Zone-VII (Augmentation - SM/18400), Zone-VIII(A) (Augmentation - SM/18552).</t>
+  </si>
+  <si>
+    <t>ORD/003131/2023-2024</t>
+  </si>
+  <si>
+    <t>900/AD</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Kabasenre (Main Scheme - SM/12757), Dakshin Ramkrishnapur Zone-I (Retrofitting - SM/09973), Zone-I - (Augmentation - SM/18550), Kamarchak (Main Scheme - SM/13073).</t>
   </si>
   <si>
     <t>ORD/003130/2023-2024</t>
   </si>
   <si>
     <t>849/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
-    <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Karanjali (Main Scheme - SM/13963), Zone - XI (Augmentation-SM/13909), Zone-VII (Augmentation - SM/18400), Zone-VIII(A) (Augmentation - SM/18552).</t>
-[...13 lines deleted...]
-  <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Ramanandapur (Main Scheme - SM/13962), Zone -V (Augmentation-SM/14472), Zone -VI (Augmentation-SM/18554), Zone -IX (Augmentation-SM/18551).</t>
   </si>
   <si>
     <t>ORD/003129/2023-2024</t>
   </si>
   <si>
     <t>848/AD</t>
   </si>
   <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Kulpi Location : - Zone-XII (Augmentation - SM/13911), Kamarchak (Main Scheme - SM/12758), Dakshin Ramkrishnapur Zone-II (Retrofitting - SM/09974), Zone-II (Augmentation - SM/14471).</t>
   </si>
   <si>
     <t>ORD/003133/2023-2024</t>
   </si>
   <si>
     <t>938/AD</t>
   </si>
   <si>
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-I Location : - Zone-V (Augmentation-SM/13913), Zone-VIII (Augmentation-SM/15321), Hazraband of Netra GP (Main Scheme-SM/12573), Zone-IV (Augmentation-SM/14681).</t>
   </si>
   <si>
     <t>ORD/003114/2023-2024</t>
   </si>
   <si>
     <t>621/AD</t>
@@ -447,68 +465,50 @@
     <t>Erection of display board on Swajal Gram/Har Ghar Jal Village at various location within South 24 - Parganas District under Alipore Division, PHE. Dte. Block Name - Diamond Harbour-I Location : - Zone-IX (Augmentation-SM/13832), Zone-III (Augmentation-SM/14823), Zone-I (Augmentation-SM/14476), Zone-II (Augmentation-SM/18399).</t>
   </si>
   <si>
     <t>ORD/003116/2023-2024</t>
   </si>
   <si>
     <t>623/AD</t>
   </si>
   <si>
     <t>Capturing Stills as IEC (Information, Education &amp; Communication) Material for PHE Dte. Alipore Division. (Stills of the PHEDte. Beneficiaries at different places under Diamond Harbour Sub Division on 25th January ,2024) Places Covered are Bishra-Under Diamond Harbour II Block Bhadura-Under Diamond Harbour II Block</t>
   </si>
   <si>
     <t>BILL/00389/2025-2026</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>MONMINE PRODUCTIONS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Capturing Stills as IEC (Information, Education &amp; Communication) Material for PHE Dte. Alipore Division. (Stills of the PHE Dte. Beneficiaries at different places under Diamond Harbour Sub-Division on 25th January, 2024). Places covered are - Mulpanja-Falta, Purba Daulatpur.</t>
   </si>
   <si>
     <t>BILL/00390/2025-2026</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBNATH BROTHERS NEW ACC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1057,1878 +1057,1878 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.1</v>
+        <v>7.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.08</v>
+        <v>140.23</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>7.34</v>
+        <v>3.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.34</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>3.24</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>3.24</v>
+        <v>0.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.4</v>
+        <v>0.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>3.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>0.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>0.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>0.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>0.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
         <v>0.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P17" s="4">
         <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P18" s="4">
         <v>0.96</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>104</v>
+        <v>78</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P20" s="4">
         <v>0.96</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P21" s="4">
-        <v>0.72</v>
+        <v>0.96</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>59</v>
+        <v>115</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P22" s="4">
-        <v>0.96</v>
+        <v>0.72</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P23" s="4">
-        <v>0.24</v>
+        <v>0.96</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>103</v>
+        <v>72</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P24" s="4">
-        <v>0.96</v>
+        <v>0.24</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P25" s="4">
         <v>0.96</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P26" s="4">
-        <v>0.72</v>
+        <v>0.96</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>72</v>
+        <v>132</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P27" s="4">
-        <v>0.96</v>
+        <v>0.72</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P28" s="4">
         <v>0.96</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P29" s="4">
         <v>0.96</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>103</v>
+        <v>72</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P30" s="4">
         <v>0.96</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>142</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="L31" s="4"/>
+        <v>143</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>144</v>
+      </c>
       <c r="M31" s="4" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>142</v>
+        <v>32</v>
       </c>
       <c r="P31" s="4">
-        <v>0.06</v>
+        <v>0.96</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L32" s="4"/>
       <c r="M32" s="4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="P32" s="4">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="L33" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="N33" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="N33" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>140.23</v>
+        <v>0.09</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="7" t="s">
         <v>151</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="11"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8">
         <v>177.26</v>