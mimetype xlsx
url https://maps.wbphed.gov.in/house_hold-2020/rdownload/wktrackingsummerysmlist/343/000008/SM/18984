--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -468,62 +468,50 @@
     <t>14/07/2026</t>
   </si>
   <si>
     <t>SUPREME NIRMAN UDYOG</t>
   </si>
   <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site of Iswaripur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18128)</t>
   </si>
   <si>
     <t>Juniour Engineer_2, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/002525/2024-2025</t>
   </si>
   <si>
     <t>810/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING CO.</t>
-  </si>
-[...10 lines deleted...]
-    <t>BALAJEE ENTERPRISE.</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Narayanganj W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/15046)</t>
   </si>
   <si>
     <t>ORD/002589/2024-2025</t>
   </si>
   <si>
     <t>921/AD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>M/S P. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation order for Carriage of Chlorine from Ganeshpur store to different Pump house of different PWSS of Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (For one year)</t>
   </si>
   <si>
     <t>ORD/003232/2023-2024</t>
   </si>
@@ -960,51 +948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2551,296 +2539,235 @@
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>152</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P27" s="4">
-        <v>18.24</v>
+        <v>7.18</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>161</v>
+        <v>84</v>
       </c>
       <c r="P28" s="4">
-        <v>7.18</v>
+        <v>0.61</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>84</v>
+        <v>167</v>
       </c>
       <c r="P29" s="4">
-        <v>0.61</v>
+        <v>7.06</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="3">
-[...27 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="A30" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="L30" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>1237.23</v>
+      </c>
+      <c r="P30" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>0</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
-    <row r="31" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>