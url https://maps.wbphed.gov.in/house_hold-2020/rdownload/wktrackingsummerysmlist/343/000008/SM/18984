--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -516,50 +516,86 @@
     <t>ORD/003232/2023-2024</t>
   </si>
   <si>
     <t>370/KSD</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>Repairing of Pump House and Boundary wall with construction of approach road at Head work site of Zone-I of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18984)</t>
   </si>
   <si>
     <t>ORD/000149/2025-2026</t>
   </si>
   <si>
     <t>2671/AD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>FREEDOM CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 3rd and 4th Tubewell site of Narayanpur W/S Scheme (Augmentation), Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>2395/AD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of brick platform, Road Restoration, for Augmentation of Narayanpur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part- I and II) (Part-B) (SM/18984)</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>3417/AD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>20/10/2024</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -948,51 +984,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1227,54 +1263,54 @@
         <v>25</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1587,54 +1623,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>15.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>15.05</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1648,54 +1684,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>0.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.31</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>33.16</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1709,54 +1745,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>0.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1941,54 +1977,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P17" s="4">
         <v>470.08</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>343.74</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>73.12</v>
       </c>
       <c r="S17" s="4">
         <v>92</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2185,54 +2221,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P21" s="4">
         <v>79.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>51.5</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>64.91</v>
       </c>
       <c r="S21" s="4">
         <v>50</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2687,87 +2723,209 @@
       </c>
       <c r="N29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>167</v>
       </c>
       <c r="P29" s="4">
         <v>7.06</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="B30" s="7"/>
-[...22 lines deleted...]
-      <c r="S30" s="8"/>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="P30" s="4">
+        <v>39.9</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>50</v>
+      </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="P31" s="4">
+        <v>68.28</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>1345.4</v>
+      </c>
+      <c r="P32" s="8">
+        <v>415.65</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>30.89</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>