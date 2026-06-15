--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -341,69 +341,69 @@
   <si>
     <t>ORD/001142/2023-2024</t>
   </si>
   <si>
     <t>3655/AD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-B)</t>
   </si>
   <si>
     <t>ORD/001453/2023-2024</t>
   </si>
   <si>
     <t>1190/AD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>13/03/2025</t>
+    <t>27/04/2025</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-C)</t>
   </si>
   <si>
     <t>ORD/001419/2023-2024</t>
   </si>
   <si>
     <t>1575/AD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
-    <t>13/02/2025</t>
+    <t>30/03/2025</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-D)</t>
   </si>
   <si>
     <t>ORD/001420/2023-2024</t>
   </si>
   <si>
     <t>1576/AD</t>
   </si>
   <si>
     <t>Laying distribution system along with Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M of distribution system, rising main &amp; FHTC for 01 year after completion of FHTC work for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-A)</t>
   </si>
   <si>
     <t>ORD/001452/2023-2024</t>
   </si>
   <si>
     <t>4690/AD</t>
   </si>
   <si>
     <t>17/03/2024</t>
   </si>
   <si>
     <t>M/S SWAPAN KUMAR PRADHAN</t>
   </si>
@@ -552,50 +552,68 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of brick platform, Road Restoration, for Augmentation of Narayanpur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part- I and II) (Part-B) (SM/18984)</t>
   </si>
   <si>
     <t>ORD/000458/2024-2025</t>
   </si>
   <si>
     <t>3417/AD</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>New Service connection and security deposit for Narayanpur PH-4 under JJM Application No-1008616915 Ref ID- 107086019</t>
+  </si>
+  <si>
+    <t>BILL/01058/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment for new Service connectioon Narayanpur W/S Scheme PH- 3 Application No- 1008284289 Reference ID:- 106871858</t>
+  </si>
+  <si>
+    <t>BILL/00256/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -984,51 +1002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2845,87 +2863,201 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>179</v>
       </c>
       <c r="P31" s="4">
         <v>68.28</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" s="7" t="s">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
         <v>180</v>
       </c>
-      <c r="B32" s="7"/>
-[...22 lines deleted...]
-      <c r="S32" s="8"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L32" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="P32" s="4">
+        <v>4.36</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="L33" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="P33" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8">
+        <v>1354.73</v>
+      </c>
+      <c r="P34" s="8">
+        <v>415.65</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>30.68</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>