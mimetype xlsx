--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -134,347 +134,398 @@
   <si>
     <t>ORD/001610/2021-2022</t>
   </si>
   <si>
     <t>608/KSD</t>
   </si>
   <si>
     <t>27/09/2021</t>
   </si>
   <si>
     <t>04/10/2021</t>
   </si>
   <si>
     <t>ORD/001030/2021-2022</t>
   </si>
   <si>
     <t>544/KSD</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>21/09/2021</t>
   </si>
   <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 2 Nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) [No. of FHTC = 2647]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001142/2023-2024</t>
+  </si>
+  <si>
+    <t>3655/AD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system along with Rising Main, Functional Household Tap Connection (FHTC) to all households including O &amp; M of distribution system, rising main &amp; FHTC for 01 year after completion of FHTC work for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001452/2023-2024</t>
+  </si>
+  <si>
+    <t>4690/AD</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>17/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN KUMAR PRADHAN</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Augmentation of Narayanpur Water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Namkhana]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>ORD/001481/2023-2024</t>
+  </si>
+  <si>
+    <t>4762/SMD</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Negotiation of price for Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 3 &amp; 4 of Augmentation of Narayanpur Water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Namkhana]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002552/2023-2024</t>
+  </si>
+  <si>
+    <t>4758/SMD</t>
+  </si>
+  <si>
+    <t>06/12/2025</t>
+  </si>
+  <si>
+    <t>DIPA CHHETRI</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (NARAYANPUR )) including Functional Household Tap Connection (FHTC) for implementation of JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001364/2023-2024</t>
+  </si>
+  <si>
+    <t>3437/AD</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
+  </si>
+  <si>
+    <t>M/S R.DUTTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Durganagar, Iswaripur, Ganeshnagar Zone-I, Ganeshnagar Zone-II, Narayanpur Zone- I &amp; II PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002118/2023-2024</t>
+  </si>
+  <si>
+    <t>934/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Narayanpur PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002617/2023-2024</t>
+  </si>
+  <si>
+    <t>894/KSD</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000492/2023-2024</t>
   </si>
   <si>
     <t>4791/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001453/2023-2024</t>
+  </si>
+  <si>
+    <t>1190/AD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>SAFTI PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/001419/2023-2024</t>
+  </si>
+  <si>
+    <t>1575/AD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/001420/2023-2024</t>
+  </si>
+  <si>
+    <t>1576/AD</t>
+  </si>
+  <si>
+    <t>Repairing of Pump House and Boundary wall with construction of approach road at 3rd Tubewell site of Zone-I of Narayanpur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18984)</t>
+  </si>
+  <si>
+    <t>ORD/002216/2024-2025</t>
+  </si>
+  <si>
+    <t>2111/KSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>AZAD RAHAMAN LASKAR</t>
+  </si>
+  <si>
     <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Narayanpur Zone I W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18984)</t>
   </si>
   <si>
-    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000403/2024-2025</t>
   </si>
   <si>
     <t>3186/AD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
   <si>
     <t>C L B SYNDICATE</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site for Augmentation of Narayanpur W/S scheme, Block : Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (Zone-II) (SM/18984)</t>
   </si>
   <si>
     <t>ORD/000218/2024-2025</t>
   </si>
   <si>
     <t>2601/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>CHANDRA ENTERPRISE</t>
   </si>
   <si>
+    <t>Repairing of Pump House and Boundary wall with construction of approach road at 2nd Tubewell site of Zone-I of Narayanpur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18984)</t>
+  </si>
+  <si>
+    <t>ORD/002215/2024-2025</t>
+  </si>
+  <si>
+    <t>2110/KSD</t>
+  </si>
+  <si>
     <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Narayanpur Zone II W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/18984)</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>2733/AD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
-    <t>M/S B. ENTERPRISE</t>
-[...56 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+    <t>Continuation order for Carriage of Chlorine from Ganeshpur store to different Pump house of different PWSS of Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (For one year)</t>
+  </si>
+  <si>
+    <t>ORD/003232/2023-2024</t>
+  </si>
+  <si>
+    <t>370/KSD</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 3rd and 4th Tubewell site of Narayanpur W/S Scheme (Augmentation), Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>2395/AD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of brick platform, Road Restoration, for Augmentation of Narayanpur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part- I and II) (Part-B) (SM/18984)</t>
+  </si>
+  <si>
+    <t>ORD/000458/2024-2025</t>
+  </si>
+  <si>
+    <t>3417/AD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>20/10/2024</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
     <t>RTOR000792/2023-2024</t>
   </si>
   <si>
     <t>637/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>RTOR000547/2023-2024</t>
   </si>
   <si>
     <t>30/AD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>5157/AD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
-    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 2 Nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Augmentation of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) [No. of FHTC = 2647]</t>
-[...115 lines deleted...]
-  <si>
     <t>Construction of 400 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored pile &amp; pile cap upto pedestal after dismantling of dilapidated R.C.C. Elevated Reservoir of Capcaity 50000 Gallon at Narayanpur W/S Scheme, Block - Namkhana, South 24 Parganas under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (SM/18984)</t>
   </si>
   <si>
     <t>ORD/000150/2025-2026</t>
   </si>
   <si>
     <t>2672/AD</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>SUPREME NIRMAN UDYOG</t>
   </si>
   <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site of Iswaripur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18128)</t>
   </si>
   <si>
     <t>Juniour Engineer_2, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/002525/2024-2025</t>
@@ -488,114 +539,63 @@
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING CO.</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Narayanganj W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/15046)</t>
   </si>
   <si>
     <t>ORD/002589/2024-2025</t>
   </si>
   <si>
     <t>921/AD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>M/S P. B. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation order for Carriage of Chlorine from Ganeshpur store to different Pump house of different PWSS of Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (For one year)</t>
-[...13 lines deleted...]
-  <si>
     <t>Repairing of Pump House and Boundary wall with construction of approach road at Head work site of Zone-I of Narayanpur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18984)</t>
   </si>
   <si>
     <t>ORD/000149/2025-2026</t>
   </si>
   <si>
     <t>2671/AD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>FREEDOM CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
-  </si>
-[...34 lines deleted...]
-    <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
     <t>New Service connection and security deposit for Narayanpur PH-4 under JJM Application No-1008616915 Ref ID- 107086019</t>
   </si>
   <si>
     <t>BILL/01058/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment for new Service connectioon Narayanpur W/S Scheme PH- 3 Application No- 1008284289 Reference ID:- 106871858</t>
   </si>
   <si>
     <t>BILL/00256/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1317,1605 +1317,1605 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>28.85</v>
+        <v>470.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>343.74</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>73.12</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P7" s="4">
+        <v>79.34</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>51.5</v>
+      </c>
+      <c r="R7" s="4">
+        <v>64.91</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>19.32</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>9.59</v>
+        <v>19.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>117.78</v>
+        <v>15.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.05</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>15.05</v>
+        <v>0.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>15.05</v>
+        <v>0.31</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>33.16</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.94</v>
+        <v>0.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="R12" s="4">
-        <v>33.16</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.48</v>
+        <v>28.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>24.89</v>
+        <v>31.47</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>22.85</v>
+        <v>18.21</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="P16" s="4">
-        <v>123.2</v>
+        <v>13.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>470.08</v>
+        <v>2.32</v>
       </c>
       <c r="Q17" s="4">
-        <v>343.74</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>73.12</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>31.47</v>
+        <v>58.37</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>18.21</v>
+        <v>9.59</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="P20" s="4">
-        <v>13.36</v>
+        <v>2.58</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K21" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>79.34</v>
+        <v>117.78</v>
       </c>
       <c r="Q21" s="4">
-        <v>51.5</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>64.91</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="P22" s="4">
-        <v>2.32</v>
+        <v>0.61</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>57</v>
+        <v>138</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="P23" s="4">
-        <v>19.08</v>
+        <v>39.9</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="P24" s="4">
-        <v>2.58</v>
+        <v>68.28</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="P25" s="4">
-        <v>131.79</v>
+        <v>24.89</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>151</v>
+        <v>89</v>
       </c>
       <c r="P26" s="4">
-        <v>20.37</v>
+        <v>22.85</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>157</v>
+        <v>89</v>
       </c>
       <c r="P27" s="4">
-        <v>7.18</v>
+        <v>123.2</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="N28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>0.61</v>
+        <v>131.79</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="P29" s="4">
-        <v>7.06</v>
+        <v>20.37</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P30" s="4">
-        <v>39.9</v>
+        <v>7.18</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>178</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>179</v>
       </c>
       <c r="P31" s="4">
-        <v>68.28</v>
+        <v>7.06</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>180</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L32" s="4">
         <v>42152</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N32" s="4" t="s">
@@ -2928,51 +2928,51 @@
         <v>4.36</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>184</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>185</v>
       </c>
       <c r="L33" s="4">
         <v>42152</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N33" s="4" t="s">