--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -248,51 +248,51 @@
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>RTOR000768/2023-2024</t>
   </si>
   <si>
     <t>602/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Brojoballavpur (Zone - I &amp; II) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-A) [No. of FHTC = 500]</t>
   </si>
   <si>
     <t>ORD/000564/2023-2024</t>
   </si>
   <si>
     <t>2256/AD</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>28/10/2026</t>
   </si>
   <si>
     <t>M/S B.N.ENTERPRISE</t>
   </si>
   <si>
     <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Brojaballavpur (Zone - I &amp; II) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-B) [No. of FHTC = 1145]</t>
   </si>
   <si>
     <t>ORD/000565/2023-2024</t>
   </si>
   <si>
     <t>2257/AD</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>TANMAY ROY CHOWDHURY</t>
   </si>
   <si>
     <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Brojoballavpur (Zone - I &amp; II) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-A) [No. of FHTC = 400]</t>
   </si>
   <si>
     <t>ORD/000790/2023-2024</t>
   </si>