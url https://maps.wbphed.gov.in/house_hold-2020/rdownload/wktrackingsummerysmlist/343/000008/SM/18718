--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -299,54 +299,81 @@
   <si>
     <t>3734/AD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>M/S B.N.ENTERPRISES</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connection etc. at Brojaballavpur (Zone-I &amp;II) W/S Scheme, Block -Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-I) (SM/18718)</t>
   </si>
   <si>
     <t>ORD/000435/2024-2025</t>
   </si>
   <si>
     <t>3074/AD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
-    <t>22/01/2026</t>
+    <t>22/05/2026</t>
   </si>
   <si>
     <t>SHYAM DEVELOPER</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Brojaballavpur (Zone - I &amp; II) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (for Zone-II) (SM/18718)</t>
+  </si>
+  <si>
+    <t>ORD/003205/2023-2024</t>
+  </si>
+  <si>
+    <t>162/KSD</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Brojaballavpur (Zone - I &amp; II) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (for Zone-I) (SM/18718)</t>
+  </si>
+  <si>
+    <t>ORD/003206/2023-2024</t>
+  </si>
+  <si>
+    <t>161/KSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,73 +762,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -963,54 +990,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>9.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1144,54 +1171,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>77.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>28.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>37.04</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1207,54 +1234,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>49.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>46.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.6</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1270,54 +1297,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>49.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>47.55</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.76</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1333,54 +1360,54 @@
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>49.99</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1455,54 +1482,54 @@
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>249.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>85.94</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>34.43</v>
       </c>
       <c r="S12" s="4">
         <v>35</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1518,54 +1545,54 @@
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>217.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>165.96</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>76.19</v>
       </c>
       <c r="S13" s="4">
         <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1581,54 +1608,54 @@
       <c r="I14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>266.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>108.59</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>40.72</v>
       </c>
       <c r="S14" s="4">
         <v>41</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1658,87 +1685,213 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>60.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...15 lines deleted...]
-      <c r="P16" s="8">
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.48</v>
+      </c>
+      <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="8"/>
-      <c r="S16" s="8"/>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.48</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1077.43</v>
+      </c>
+      <c r="P18" s="8">
+        <v>492.92</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>45.75</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>