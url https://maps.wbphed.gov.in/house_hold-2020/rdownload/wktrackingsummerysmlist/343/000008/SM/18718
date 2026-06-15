--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,83 @@
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Brojaballavpur (Zone - I &amp; II) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (for Zone-II) (SM/18718)</t>
   </si>
   <si>
     <t>ORD/003205/2023-2024</t>
   </si>
   <si>
     <t>162/KSD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Brojaballavpur (Zone - I &amp; II) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (for Zone-I) (SM/18718)</t>
   </si>
   <si>
     <t>ORD/003206/2023-2024</t>
   </si>
   <si>
     <t>161/KSD</t>
+  </si>
+  <si>
+    <t>Brajaballabpur Zone-II PH-2 Water supply scheme Application No- 1008101055 Reference ID- 106755055</t>
+  </si>
+  <si>
+    <t>BILL/00741/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Brajaballabpur Zone-II PH-1 Water supply scheme Application No- 1008101366 Reference ID- 106755053</t>
+  </si>
+  <si>
+    <t>BILL/00740/2025-2026</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>Brajaballabpur Zone-I PH-1 Water supply scheme Application No- 1008101086 Reference ID- 106755051</t>
+  </si>
+  <si>
+    <t>BILL/00745/2025-2026</t>
+  </si>
+  <si>
+    <t>Brajaballabpur Zone-I PH-2 Water supply scheme Application No- 1008293406 Reference ID- 106877834</t>
+  </si>
+  <si>
+    <t>BILL/00747/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1811,87 +1844,317 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>0.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P18" s="4">
+        <v>6.15</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P19" s="4">
+        <v>6.28</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P20" s="4">
+        <v>6.77</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P21" s="4">
+        <v>5.27</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1101.9</v>
+      </c>
+      <c r="P22" s="8">
+        <v>492.92</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>44.73</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>