--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,300 +80,300 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED BROJABALLAVPUR (ZONE-I &amp; II) PIPE WATER SUPPLY SCHEME UNDER ALIPORE DIVISION, BLOCK-PATHARPRATIMA,DISTRICT - SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/18718</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Brojoballavpur (Zone - I &amp; II) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-A) [No. of FHTC = 500]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000564/2023-2024</t>
+  </si>
+  <si>
+    <t>2256/AD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>M/S B.N.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Brojaballavpur (Zone - I &amp; II) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-B) [No. of FHTC = 1145]</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>2257/AD</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>TANMAY ROY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Brojaballavpur (Zone - I &amp; II) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I) (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000376/2023-2024</t>
+  </si>
+  <si>
+    <t>3501/AD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>PIJUSH KANTI TRIPATHI</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Brojoballavpur (Zone - I &amp; II) Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-A) [No. of FHTC = 400]</t>
+  </si>
+  <si>
+    <t>ORD/000790/2023-2024</t>
+  </si>
+  <si>
+    <t>3734/AD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>M/S B.N.ENTERPRISES</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>GROUND WATER BASED BROJABALLAVPUR (ZONE-I &amp; II) PIPE WATER SUPPLY SCHEME UNDER ALIPORE DIVISION, BLOCK-PATHARPRATIMA,DISTRICT - SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2,3 &amp; 4 ( Zone-I &amp; II) of Brojaballavpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000604/2023-2024</t>
   </si>
   <si>
     <t>1023/SMD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>11/07/2023</t>
   </si>
   <si>
     <t>M.S.ENTERPRISE</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (Brojaballavpur PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000640/2023-2024</t>
   </si>
   <si>
     <t>2272/AD</t>
   </si>
   <si>
-    <t>14/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Brojaballavpur (Zone-I &amp; II)W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-I)</t>
+  </si>
+  <si>
+    <t>ORD/000552/2023-2024</t>
+  </si>
+  <si>
+    <t>2234/AD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>25/09/2023</t>
+  </si>
+  <si>
+    <t>KANAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Brojaballavpur (Zone - I &amp; II) W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II)</t>
+  </si>
+  <si>
+    <t>ORD/000553/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/AD</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Kshetramohanpur Zone - I &amp; II, Brojoballavpur Zone - I &amp; II PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002112/2023-2024</t>
+  </si>
+  <si>
+    <t>932/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>646/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000486/2023-2024</t>
   </si>
   <si>
     <t>4754/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...62 lines deleted...]
-    <t>BIMALENDU GIRI</t>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connection etc. at Brojaballavpur (Zone-I &amp;II) W/S Scheme, Block -Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Zone-II) (Part-I) (SM/18718)</t>
+  </si>
+  <si>
+    <t>ORD/000435/2024-2025</t>
+  </si>
+  <si>
+    <t>3074/AD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>SHYAM DEVELOPER</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Brojaballavpur (Zone - I &amp; II) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (for Zone-I) (SM/18718)</t>
+  </si>
+  <si>
+    <t>ORD/003206/2023-2024</t>
+  </si>
+  <si>
+    <t>161/KSD</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Brojaballavpur (Zone - I &amp; II) PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (for Zone-II) (SM/18718)</t>
+  </si>
+  <si>
+    <t>ORD/003205/2023-2024</t>
+  </si>
+  <si>
+    <t>162/KSD</t>
   </si>
   <si>
     <t>RTOR000768/2023-2024</t>
   </si>
   <si>
     <t>602/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
-  </si>
-[...91 lines deleted...]
-    <t>161/KSD</t>
   </si>
   <si>
     <t>Brajaballabpur Zone-II PH-2 Water supply scheme Application No- 1008101055 Reference ID- 106755055</t>
   </si>
   <si>
     <t>BILL/00741/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Brajaballabpur Zone-II PH-1 Water supply scheme Application No- 1008101366 Reference ID- 106755053</t>
   </si>
   <si>
     <t>BILL/00740/2025-2026</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>Brajaballabpur Zone-I PH-1 Water supply scheme Application No- 1008101086 Reference ID- 106755051</t>
   </si>
@@ -957,948 +957,948 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>35.47</v>
+        <v>249.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>85.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.43</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.35</v>
+        <v>217.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.35</v>
+        <v>165.96</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>76.19</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>14.14</v>
+        <v>77.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>28.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>37.04</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>43.79</v>
+        <v>266.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>108.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>40.72</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>77.26</v>
+        <v>35.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>28.62</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>37.04</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>49.16</v>
+        <v>9.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>46.51</v>
+        <v>9.35</v>
       </c>
       <c r="R8" s="4">
-        <v>94.6</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>49.14</v>
+        <v>49.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>47.55</v>
+        <v>46.51</v>
       </c>
       <c r="R9" s="4">
-        <v>96.76</v>
+        <v>94.6</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.81</v>
+        <v>49.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.4</v>
+        <v>47.55</v>
       </c>
       <c r="R10" s="4">
-        <v>49.99</v>
+        <v>96.76</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>2.54</v>
+        <v>0.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>49.99</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>249.59</v>
+        <v>14.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>85.94</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>34.43</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>217.83</v>
+        <v>43.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>165.96</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>76.19</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>266.67</v>
+        <v>60.73</v>
       </c>
       <c r="Q14" s="4">
-        <v>108.59</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>40.72</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>60.73</v>
+        <v>0.48</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>0.48</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="P17" s="4">
-        <v>0.48</v>
+        <v>2.54</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4">
         <v>42152</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
@@ -1913,51 +1913,51 @@
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
@@ -1970,51 +1970,51 @@
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4"/>
       <c r="M20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>112</v>
       </c>
@@ -2027,51 +2027,51 @@
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>112</v>
       </c>