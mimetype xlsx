--- v1 (2026-03-03)
+++ v2 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,465 +92,462 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Namkhana</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>DAKSHIN DURGAPUR &amp; ADJOINING MOUZAS PIPED WATER SUPPLY SCHEME IN NAMKHANA BLOCK IN SOUTH 24 PARGANAS, WEST BENGAL UNDER JAL JEEVAN MISSION UNDER KAKDWIP SUB-DIVISION OF ALIPORE DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>SM/18684</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000699/2023-2024</t>
+  </si>
+  <si>
+    <t>2527/AD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000623/2023-2024</t>
+  </si>
+  <si>
+    <t>2432/AD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>H T R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-G)</t>
+  </si>
+  <si>
+    <t>ORD/000705/2023-2024</t>
+  </si>
+  <si>
+    <t>2530/AD</t>
+  </si>
+  <si>
+    <t>AROMA INC</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000700/2023-2024</t>
+  </si>
+  <si>
+    <t>2528/AD</t>
+  </si>
+  <si>
+    <t>SWASTIK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-F)</t>
+  </si>
+  <si>
+    <t>ORD/000702/2023-2024</t>
+  </si>
+  <si>
+    <t>2529/AD</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION (ULUBERIA)</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households including construction of 01 no. Pump House of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/001451/2023-2024</t>
+  </si>
+  <si>
+    <t>4688/AD</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>MOINAK POREL</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households including construction of 01 no. Pump House of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001450/2023-2024</t>
+  </si>
+  <si>
+    <t>4687/AD</t>
+  </si>
+  <si>
+    <t>M/S. P. GIRI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Dakshin Durgapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Namkhana]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002753/2023-2024</t>
+  </si>
+  <si>
+    <t>4871/SMD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-J)</t>
+  </si>
+  <si>
+    <t>ORD/000711/2023-2024</t>
+  </si>
+  <si>
+    <t>2533/AD</t>
+  </si>
+  <si>
+    <t>M/S SNEHALATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000573/2023-2024</t>
+  </si>
+  <si>
+    <t>2260/AD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>MEGA SOLAR ENERGY</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-H)</t>
+  </si>
+  <si>
+    <t>ORD/000707/2023-2024</t>
+  </si>
+  <si>
+    <t>2531/AD</t>
+  </si>
+  <si>
+    <t>SAB ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Nadabhanga, Patibania, Dakshin Durgapur, Rajnagar, Budhakhali Zone - I (Part - I &amp; II) PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002128/2023-2024</t>
+  </si>
+  <si>
+    <t>935/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 400 cum. capacity OHR of Dakshin Durgapur PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002217/2023-2024</t>
+  </si>
+  <si>
+    <t>874/KSD</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000708/2023-2024</t>
+  </si>
+  <si>
+    <t>2532/AD</t>
+  </si>
+  <si>
+    <t>SUNIL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000475/2023-2024</t>
   </si>
   <si>
     <t>4780/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-D)</t>
-[...88 lines deleted...]
-  <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 3rd and 4th Tubewell Site of Dakshin Durgapur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001837/2023-2024</t>
   </si>
   <si>
     <t>125/AD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 4th Tubewell Site of Dakshin Durgapur W/S scheme, Block : Namkhan under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/18684)</t>
   </si>
   <si>
     <t>ORD/000390/2024-2025</t>
   </si>
   <si>
     <t>3058/AD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connection etc. for Dakshin Durgapur W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18684)</t>
+  </si>
+  <si>
+    <t>ORD/001044/2024-2025</t>
+  </si>
+  <si>
+    <t>4965/AD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000424/2024-2025</t>
+  </si>
+  <si>
+    <t>3202/AD</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Dakshin Durgapur W/S scheme, Block - Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/18684)</t>
   </si>
   <si>
     <t>ORD/000223/2024-2025</t>
   </si>
   <si>
     <t>2606/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>NEPAL CHANDRA PRADHAN</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 3rd Tubewell Site of Dakshin Durgapur W/S scheme, Block : Namkhan under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/18684)</t>
   </si>
   <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>3057/AD</t>
   </si>
   <si>
     <t>M/S BABUSONA ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Dakshin Durgapur Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...83 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Dakshin Durgapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Namkhana] (SM/18684)</t>
+  </si>
+  <si>
+    <t>ORD/002214/2024-2025</t>
+  </si>
+  <si>
+    <t>1347-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Dakshin Durgapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Namkhana] (SM/18684)</t>
+  </si>
+  <si>
+    <t>ORD/002215/2024-2025</t>
+  </si>
+  <si>
+    <t>1348-AE-II-SMD</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Dakshin Durgapur W/S Scheme, Block - Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/18684)</t>
   </si>
   <si>
     <t>ORD/000222/2024-2025</t>
   </si>
   <si>
     <t>2605/AD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>M/S KHAJABABA ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000910/2023-2024</t>
   </si>
   <si>
     <t>893/AD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>RTOR000979/2023-2024</t>
   </si>
   <si>
     <t>1772/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000793/2023-2024</t>
   </si>
   <si>
     <t>638/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment for New Service connection of Dakshin Durgapur PH-1 W/S Scheme JL No- 007, Khatian-2375, Plot-2482, Mouza Dakshin Durgapur Application No:- 1007514926 Reference ID:- 106460089</t>
   </si>
   <si>
     <t>BILL/00207/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-65</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment for New Service connection of Dakshin Durgapur PH-2 W/S Scheme Mouza- Dakshin Durgapur, JL No- 007, Khatian- 3270, Plot- 1425 Application No:- 1007551348 Reference ID:- 106484817</t>
   </si>
   <si>
     <t>BILL/00208/2024-2025</t>
-  </si>
-[...94 lines deleted...]
-    <t>1348-AE-II-SMD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1079,1853 +1076,1853 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.31</v>
+        <v>15.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>58.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>15.52</v>
+        <v>614.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>409.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.64</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>13.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>59.28</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>14.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>76.98</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>13.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.91</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>91.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>81.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>88.7</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>91.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>80.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.58</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>39.91</v>
+        <v>22.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>9.59</v>
+        <v>7.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.83</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>9.59</v>
+        <v>36.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>35.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.1</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>9.58</v>
+        <v>13.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.98</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.99</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>36.66</v>
+        <v>0.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>16.65</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>7.83</v>
+        <v>0.48</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>13.11</v>
+        <v>8.16</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>8.13</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S16" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>8.16</v>
+        <v>26.31</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>0.95</v>
+        <v>39.91</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="P19" s="4">
-        <v>0.48</v>
+        <v>9.59</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="P20" s="4">
-        <v>28.53</v>
+        <v>74.15</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P21" s="4">
+        <v>47.47</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>125</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>30</v>
+        <v>130</v>
       </c>
       <c r="P22" s="4">
-        <v>14.69</v>
+        <v>9.59</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>131</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>30</v>
+        <v>134</v>
       </c>
       <c r="P23" s="4">
-        <v>18.6</v>
+        <v>9.58</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>135</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="P24" s="4">
-        <v>5.31</v>
+        <v>0.9</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="P25" s="4">
-        <v>3.36</v>
+        <v>0.9</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="P26" s="4">
-        <v>614.68</v>
+        <v>28.53</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>22.08</v>
       </c>
       <c r="S26" s="4">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="P27" s="4">
-        <v>74.15</v>
+        <v>10.67</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="P28" s="4">
-        <v>47.47</v>
+        <v>14.69</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="P29" s="4">
-        <v>22.19</v>
+        <v>18.6</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="I30" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="J30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="N30" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="O30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>0.9</v>
+        <v>5.31</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>160</v>
       </c>
       <c r="N31" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="O31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>0.9</v>
+        <v>3.36</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="11"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8">
         <v>1243.23</v>
       </c>
       <c r="P32" s="8">
-        <v>0</v>
+        <v>681.82</v>
       </c>
       <c r="Q32" s="8">
-        <v>0</v>
+        <v>54.84</v>
       </c>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>