--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -398,84 +398,87 @@
   <si>
     <t>BP-2023-24-591</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of 600 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Kakdwip Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 2500]</t>
   </si>
   <si>
     <t>ORD/000545/2023-2024</t>
   </si>
   <si>
     <t>2211/AD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
-    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Kakdwip W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/18682)</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 3 for Augmentation of Kakdwip water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block:Kakdwip]. (SM/18682)</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>1025/SMD</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>NITESH MANAGEMENT</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Kakdwip water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/001623/2023-2024</t>
+  </si>
+  <si>
+    <t>4756/SMD</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2167,184 +2170,184 @@
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>70</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>68</v>
+        <v>132</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P22" s="4">
-        <v>8.93</v>
+        <v>12.4</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="P23" s="4">
-        <v>12.4</v>
+        <v>23.16</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
-        <v>1134.25</v>
+        <v>1148.48</v>
       </c>
       <c r="P24" s="8">
         <v>0</v>
       </c>
       <c r="Q24" s="8">
         <v>0</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>