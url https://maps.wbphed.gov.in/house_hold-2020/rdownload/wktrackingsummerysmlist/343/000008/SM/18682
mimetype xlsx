--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -435,50 +435,65 @@
     <t>16/04/2025</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>NITESH MANAGEMENT</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Kakdwip water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
   </si>
   <si>
     <t>Assistant Engineer -I,Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/001623/2023-2024</t>
   </si>
   <si>
     <t>4756/SMD</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>13/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Kakdwip W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/18682)</t>
+  </si>
+  <si>
+    <t>ORD/000470/2024-2025</t>
+  </si>
+  <si>
+    <t>3456/AD</t>
+  </si>
+  <si>
+    <t>17/09/2025</t>
+  </si>
+  <si>
+    <t>JOYJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -867,51 +882,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1032,54 +1047,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>12.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1154,54 +1169,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>259.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1217,54 +1232,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>57.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>34.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.56</v>
       </c>
       <c r="S6" s="4">
         <v>66</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1343,54 +1358,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="4">
         <v>128.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>74.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58.08</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1784,54 +1799,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>0.94</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1847,54 +1862,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>0.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -2272,101 +2287,164 @@
       <c r="I23" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P23" s="4">
         <v>23.16</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>21.99</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>94.96</v>
       </c>
       <c r="S23" s="4">
         <v>95</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="P24" s="4">
+        <v>8.93</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>1157.41</v>
+      </c>
+      <c r="P25" s="8">
+        <v>152.81</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>13.2</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>