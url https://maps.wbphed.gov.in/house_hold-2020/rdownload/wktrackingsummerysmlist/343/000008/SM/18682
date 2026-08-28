--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,408 +92,408 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kakdwip</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED KAKDWIP PIPE WATER SUPPLY SCHEME, BLOCK KAKDWIP UNDER ALIPORE DIVISION, DISTRICT SOUTH 24 PARGANAS.</t>
   </si>
   <si>
     <t>SM/18682</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Kakdwip Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 2582]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000194/2023-2024</t>
+  </si>
+  <si>
+    <t>2103/AD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>M/S. JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 03 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st, 2nd and 3rd Tubewell Site of Kakdwip W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000421/2023-2024</t>
+  </si>
+  <si>
+    <t>2152/AD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>IQBAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 600 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Kakdwip Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 2500]</t>
+  </si>
+  <si>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>2211/AD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>22/11/2026</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (One) No. Diesel Car / Luxury Taxi for supervision of different works Under JJM at Kakdwip, Namkhana, Sagar and Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, PHE Dte. for the period from 01.09.2023 to 29.02.2024.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001385/2023-2024</t>
+  </si>
+  <si>
+    <t>379/KSD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
+  </si>
+  <si>
+    <t>ANAMIKA BERA</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (Kakdwip PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000643/2023-2024</t>
   </si>
   <si>
     <t>2035/AD</t>
   </si>
   <si>
     <t>05/08/2023</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Mrinalnagar, Koaberia, Hesamabad, Kakdwip, Kakdwip &amp; Akshaynagar Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002144/2023-2024</t>
+  </si>
+  <si>
+    <t>944/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 600 cum. capacity OHR of Kakdwip PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002233/2023-2024</t>
+  </si>
+  <si>
+    <t>719/KSD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Kakdwip water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001623/2023-2024</t>
+  </si>
+  <si>
+    <t>4756/SMD</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2025</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000454/2023-2024</t>
   </si>
   <si>
     <t>4718/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Kakdwip Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 2582]</t>
-[...58 lines deleted...]
-  <si>
     <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Kakdwip Water Supply Scheme, Block - Kakdwip under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
   </si>
   <si>
     <t>ORD/002286/2023-2024</t>
   </si>
   <si>
     <t>1003/AD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc for Kakdwip W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/18682)</t>
   </si>
   <si>
     <t>ORD/000302/2024-2025</t>
   </si>
   <si>
     <t>2709/AD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Kakdwip water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Kakdwip]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000562/2024-2025</t>
   </si>
   <si>
     <t>794-AE-I-SMD</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Kakdwip W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/18682)</t>
   </si>
   <si>
     <t>ORD/000415/2024-2025</t>
   </si>
   <si>
     <t>3066/AD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Kakdwip W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Kakdwip]</t>
   </si>
   <si>
     <t>ORD/000366/2024-2025</t>
   </si>
   <si>
     <t>634/AE-I/SMD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
-    <t>KARUNAMOY ENGINEERING</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Kakdwip W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Kakdwip]</t>
   </si>
   <si>
     <t>ORD/000367/2024-2025</t>
   </si>
   <si>
     <t>633/AE-I/SMD</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 3rd Tubewell Site of Kakdwip W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000443/2024-2025</t>
   </si>
   <si>
     <t>3294/AD</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>KHAN CONSTRUCTION (HASNABAD)</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Mrinalnagar, Koaberia, Hesamabad, Kakdwip, Kakdwip &amp; Akshaynagar Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...32 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Kakdwip W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (SM/18682)</t>
+  </si>
+  <si>
+    <t>ORD/000470/2024-2025</t>
+  </si>
+  <si>
+    <t>3456/AD</t>
+  </si>
+  <si>
+    <t>17/09/2025</t>
+  </si>
+  <si>
+    <t>JOYJIT MUKHERJEE</t>
   </si>
   <si>
     <t>RTOR000590/2023-2024</t>
   </si>
   <si>
     <t>89/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000821/2023-2024</t>
   </si>
   <si>
     <t>666/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>RTOR000908/2023-2024</t>
   </si>
   <si>
     <t>896/AD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/05173/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-591</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 600 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Kakdwip Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 2500]</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 3 for Augmentation of Kakdwip water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block:Kakdwip]. (SM/18682)</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>1025/SMD</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>NITESH MANAGEMENT</t>
-  </si>
-[...31 lines deleted...]
-    <t>JOYJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1044,245 +1044,249 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>12.08</v>
+        <v>259.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>12.08</v>
+        <v>8.87</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>3.42</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>40.56</v>
+        <v>57.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.56</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>259.33</v>
+        <v>369.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.87</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>3.42</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>57.38</v>
+        <v>2.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>34.75</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>60.56</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
@@ -1292,1115 +1296,1111 @@
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.4</v>
+        <v>12.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>128.24</v>
+        <v>0.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>74.48</v>
+        <v>0.16</v>
       </c>
       <c r="R8" s="4">
-        <v>58.08</v>
+        <v>16.66</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>163.39</v>
+        <v>0.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>0.78</v>
+        <v>23.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.96</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>28.68</v>
+        <v>40.56</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>0.89</v>
+        <v>128.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>74.48</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>58.08</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P13" s="4">
+        <v>163.39</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
         <v>72</v>
-      </c>
-[...25 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>9.31</v>
+        <v>0.78</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="P15" s="4">
-        <v>0.94</v>
+        <v>28.68</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>16.66</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="P16" s="4">
-        <v>0.48</v>
+        <v>0.89</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="P17" s="4">
-        <v>14.85</v>
+        <v>0.89</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>15.91</v>
+        <v>9.31</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="P19" s="4">
-        <v>0.75</v>
+        <v>8.93</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>84</v>
       </c>
       <c r="P20" s="4">
-        <v>6.83</v>
+        <v>14.85</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="P21" s="4">
-        <v>369.23</v>
+        <v>15.91</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>134</v>
+        <v>84</v>
       </c>
       <c r="P22" s="4">
-        <v>12.4</v>
+        <v>0.75</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="I23" s="13" t="s">
+      <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>23.16</v>
+        <v>6.83</v>
       </c>
       <c r="Q23" s="4">
-        <v>21.99</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>94.96</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P24" s="4">
-        <v>8.93</v>
+        <v>12.4</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>1157.41</v>