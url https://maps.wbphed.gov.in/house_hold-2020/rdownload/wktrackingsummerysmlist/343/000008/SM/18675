--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -158,50 +158,68 @@
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>MAA SOLAR ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Sonakhali (Zone - III) W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000559/2023-2024</t>
   </si>
   <si>
     <t>2246/AD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>SAMIR GIRI</t>
   </si>
   <si>
+    <t>Laying Distribution System, Providing Functional Household Tap Connection for Ground Water Based Augmentation Piped Water Supply Scheme for the Sonakhali (Zone-III), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [No. of FHTC = 1981]</t>
+  </si>
+  <si>
+    <t>ORD/000632/2023-2024</t>
+  </si>
+  <si>
+    <t>2156/AD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>M/S SHIBAM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Inter connection and rising main with supply of specials of Augmentation of Sonakhali (Zone-III) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001081/2023-2024</t>
   </si>
   <si>
     <t>3540/AD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>ARBINA ENTERPRISE</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Sonakhali (Zone-III) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Basanti Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000606/2023-2024</t>
   </si>
   <si>
     <t>2269/AD</t>
@@ -209,114 +227,96 @@
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2023-2024</t>
   </si>
   <si>
     <t>243/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Distribution System, Providing Functional Household Tap Connection for Ground Water Based Augmentation Piped Water Supply Scheme for the Sonakhali (Zone-III), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [No. of FHTC = 1981]</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Sonakhali W/S Scheme (Zone-III), Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. III]</t>
   </si>
   <si>
     <t>ORD/000314/2024-2025</t>
   </si>
   <si>
     <t>2695/AD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>GANGA TUBEWELL AND HARDWARE</t>
   </si>
   <si>
+    <t>Construction of 23 Nos. different capacity R.C.C OHR (based on Departmental Design &amp; Drawing ) with 20 mtr. staging height including Geo-Technical investigation, foundation, pipeline connection and cost of pipes , specials etc. for augmentation of different piped water supply scheme of Canning-I, Canning-II &amp; Basanti Block under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/002461/2023-2024</t>
+  </si>
+  <si>
+    <t>1512/AD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LTD</t>
+  </si>
+  <si>
     <t>RTOR000394/2023-2024</t>
   </si>
   <si>
     <t>335/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LTD</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of Pump House no. - 1 of Sonakhali (Zone-III) W/S Scheme Block - Basanti under Canning Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000287/2025-2026</t>
   </si>
   <si>
     <t>690/CSD</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>ARANYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1047,256 +1047,256 @@
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>27.69</v>
+        <v>450.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>95.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.31</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>6.39</v>
+        <v>27.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>82.44</v>
+        <v>6.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>450.06</v>
+        <v>82.44</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1341,141 +1341,141 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>12.2</v>
+        <v>2624.49</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>2624.49</v>
+        <v>12.2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1520,54 +1520,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>3250.31</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>102.3</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>