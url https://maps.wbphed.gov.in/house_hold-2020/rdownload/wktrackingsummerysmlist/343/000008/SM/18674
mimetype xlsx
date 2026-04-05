--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -266,51 +266,51 @@
   <si>
     <t>ORD/000615/2023-2024</t>
   </si>
   <si>
     <t>2270/AD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>M/S R.DUTTA &amp; CO.</t>
   </si>
   <si>
     <t>Construction of OHR (250 Cum), Construction of OHR (600 Cum), Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water based Augmentation Piped Water Supply Scheme for the Gosaba (Zone-II), Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. [TSM/018435]</t>
   </si>
   <si>
     <t>ORD/000563/2023-2024</t>
   </si>
   <si>
     <t>2255/AD</t>
   </si>
   <si>
-    <t>09/06/2024</t>
+    <t>28/08/2025</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
   </si>
   <si>
     <t>Hiring Motor launch for Canning Sub Division under Alipore Division,PHE Dte. in connection with execution and maintenance of different piped water supply schemes at different island in the district of South 24 Parganas. (for 365 days)</t>
   </si>
   <si>
     <t>ORD/001336/2024-2025</t>
   </si>
   <si>
     <t>5442/AD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>26/12/2025</t>
   </si>
   <si>
     <t>RAJKUMAR MANNA</t>
   </si>
   <si>
     <t>Construction of boundary wall at Pump House No. - 12 for Augmentation of Ground Water Based Gosaba (Zone-II) Piped Water Supply Scheme, Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
@@ -509,89 +509,92 @@
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000721/2023-2024</t>
   </si>
   <si>
     <t>543/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Sinking of 03 (three) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub Division of Alipore Division, PHE Dte. (Tubewell No. 4, 5, 6)</t>
   </si>
   <si>
     <t>ORD/000547/2023-2024</t>
   </si>
   <si>
     <t>2079/AD</t>
   </si>
   <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>SUNDARBAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-V)</t>
+  </si>
+  <si>
+    <t>ORD/000511/2023-2024</t>
+  </si>
+  <si>
+    <t>2066/AD</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>JYOTI ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-VI)</t>
+  </si>
+  <si>
+    <t>ORD/000512/2023-2024</t>
+  </si>
+  <si>
+    <t>2067/AD</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (three) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub Division of Alipore Division, PHE Dte. (Tubewell No. 7, 8, 9)</t>
+  </si>
+  <si>
+    <t>ORD/000548/2023-2024</t>
+  </si>
+  <si>
+    <t>2080/AD</t>
+  </si>
+  <si>
     <t>01/09/2025</t>
   </si>
   <si>
-    <t>SUNDARBAN CONSTRUCTION</t>
-[...34 lines deleted...]
-  <si>
     <t>Construction of 02 (two) nos. 100 Cum. Clear Water Reservoir (CWR) at Gosaba (Zone-II) Water Supply Scheme of Gosaba Block under Canning Sub- Division of Alipore Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>2679AD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>Laying pipe line from C.W.R. - 2 to O.H.R. point of Augmentation of Ground Water Based at Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>2521/AD</t>
   </si>
   <si>
     <t>30/05/2025</t>
@@ -621,50 +624,68 @@
     <t>SUBHASISH SAU</t>
   </si>
   <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.VII)</t>
   </si>
   <si>
     <t>ORD/000513/2023-2024</t>
   </si>
   <si>
     <t>2068/AD</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No. I)</t>
   </si>
   <si>
     <t>ORD/000507/2023-2024</t>
   </si>
   <si>
     <t>2062/AD</t>
   </si>
   <si>
     <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Laying pipe line at the Augmentation of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001032/2024-2025</t>
+  </si>
+  <si>
+    <t>4942/AD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>SURYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1053,51 +1074,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3090,415 +3111,476 @@
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>175</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>176</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>177</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>166</v>
       </c>
       <c r="P34" s="4">
         <v>67.23</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P35" s="4">
         <v>67.49</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>40</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="P36" s="4">
         <v>25.17</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P37" s="4">
         <v>12.97</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P38" s="4">
         <v>8.59</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P39" s="4">
         <v>8.64</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
-      <c r="A40" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S40" s="8"/>
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="P40" s="4">
+        <v>27.22</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>100</v>
+      </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>4550.36</v>
+      </c>
+      <c r="P41" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>0</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>