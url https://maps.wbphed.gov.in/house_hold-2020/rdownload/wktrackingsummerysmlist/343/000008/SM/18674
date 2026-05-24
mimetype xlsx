--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -642,50 +642,65 @@
     <t>ORD/000507/2023-2024</t>
   </si>
   <si>
     <t>2062/AD</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Laying pipe line at the Augmentation of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001032/2024-2025</t>
   </si>
   <si>
     <t>4942/AD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>SURYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional pipe line from Gosaba Badamtala to Gosaba Bazaar for water supply to Arampur Girls FP School at Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000541/2024-2025</t>
+  </si>
+  <si>
+    <t>3712/AD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1074,51 +1089,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W41"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1847,54 +1862,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>35.42</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>35.42</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1908,54 +1923,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>2050.6</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>117.1</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="S14" s="4">
         <v>25</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2640,54 +2655,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P26" s="4">
         <v>8.62</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>8.32</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>96.47</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2701,54 +2716,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P27" s="4">
         <v>449.89</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>449.89</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2762,54 +2777,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P28" s="4">
         <v>0.97</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3181,54 +3196,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P35" s="4">
         <v>67.49</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>22.35</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>33.12</v>
       </c>
       <c r="S35" s="4">
         <v>40</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3500,87 +3515,148 @@
       </c>
       <c r="N40" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>209</v>
       </c>
       <c r="P40" s="4">
         <v>27.22</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
-      <c r="A41" s="7" t="s">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="B41" s="7"/>
-[...22 lines deleted...]
-      <c r="S41" s="8"/>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="P41" s="4">
+        <v>9.55</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>100</v>
+      </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8">
+        <v>4559.91</v>
+      </c>
+      <c r="P42" s="8">
+        <v>634.04</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>13.9</v>
+      </c>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A41:N41"/>
+    <mergeCell ref="A42:N42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>