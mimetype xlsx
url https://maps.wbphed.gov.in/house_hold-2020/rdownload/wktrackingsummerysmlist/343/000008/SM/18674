--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -290,158 +290,50 @@
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
   </si>
   <si>
     <t>Hiring Motor launch for Canning Sub Division under Alipore Division,PHE Dte. in connection with execution and maintenance of different piped water supply schemes at different island in the district of South 24 Parganas. (for 365 days)</t>
   </si>
   <si>
     <t>ORD/001336/2024-2025</t>
   </si>
   <si>
     <t>5442/AD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>26/12/2025</t>
   </si>
   <si>
     <t>RAJKUMAR MANNA</t>
   </si>
   <si>
-    <t>Construction of boundary wall at Pump House No. - 12 for Augmentation of Ground Water Based Gosaba (Zone-II) Piped Water Supply Scheme, Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte.</t>
-[...106 lines deleted...]
-  <si>
     <t>Construction of boundary wall at CWR for Augmentation of Ground water Based at Gosaba (Zone- II)Piped Water Supply Scheme Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000742/2024-2025</t>
   </si>
   <si>
     <t>4399/AD</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>SWASTIK CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-X)</t>
   </si>
   <si>
     <t>ORD/000516/2023-2024</t>
   </si>
   <si>
     <t>2071/AD</t>
@@ -584,68 +476,50 @@
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>Laying pipe line from C.W.R. - 2 to O.H.R. point of Augmentation of Ground Water Based at Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>2521/AD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION (I)</t>
   </si>
   <si>
-    <t>Construction of boundary wall at Pump House No. - 9 for Augmentation of Ground Water Based Gosaba (Zone-II) Piped Water Supply Scheme, Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (2nd Call)</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.VII)</t>
   </si>
   <si>
     <t>ORD/000513/2023-2024</t>
   </si>
   <si>
     <t>2068/AD</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No. I)</t>
   </si>
   <si>
     <t>ORD/000507/2023-2024</t>
   </si>
   <si>
     <t>2062/AD</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Laying pipe line at the Augmentation of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
@@ -657,50 +531,95 @@
     <t>4942/AD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>SURYA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipe line from Gosaba Badamtala to Gosaba Bazaar for water supply to Arampur Girls FP School at Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000541/2024-2025</t>
   </si>
   <si>
     <t>3712/AD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service( power) connection at Gosaba Zone-II PH-2 Water supply scheme under Gosaba block. Reference ID:-106870076, Application No :-1008280250</t>
+  </si>
+  <si>
+    <t>BILL/02515/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-547</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service( power) connection at Gosaba Zone-II PH-11 Water supply scheme under Gosaba bloc Reference ID:-106910109, Application No :-1008339992</t>
+  </si>
+  <si>
+    <t>BILL/02870/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-579</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service( power) connection at Gosaba Zone-II PH-7 Water supply scheme under Gosaba block. Reference ID:-106871033, Application No :-1008283188</t>
+  </si>
+  <si>
+    <t>BILL/02516/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-548</t>
+  </si>
+  <si>
+    <t>Quotation for new service( power) connection at Gosaba Zone-II PH-08 Water supply scheme under Gosaba block. Reference ID:-106871245, Application No :-1008284308</t>
+  </si>
+  <si>
+    <t>BILL/02517/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-549</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1089,70 +1008,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W42"/>
+  <dimension ref="A1:W37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2042,51 +1961,51 @@
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>13.68</v>
+        <v>37.17</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
@@ -2094,679 +2013,671 @@
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="P17" s="4">
-        <v>13.35</v>
+        <v>8.64</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>11.97</v>
+        <v>8.62</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>8.32</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>96.47</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>41</v>
+        <v>111</v>
       </c>
       <c r="P19" s="4">
-        <v>14.29</v>
+        <v>449.89</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>449.89</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P20" s="4">
-        <v>14.16</v>
+        <v>0.97</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="P21" s="4">
-        <v>13.35</v>
+        <v>60.32</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>14.16</v>
+        <v>1057.58</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="P23" s="4">
-        <v>13.85</v>
+        <v>67.23</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P24" s="4">
-        <v>37.17</v>
+        <v>8.64</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>37</v>
+        <v>135</v>
       </c>
       <c r="P25" s="4">
         <v>8.64</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="P26" s="4">
-        <v>8.62</v>
+        <v>67.23</v>
       </c>
       <c r="Q26" s="4">
-        <v>8.32</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>96.47</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="P27" s="4">
-        <v>449.89</v>
+        <v>67.49</v>
       </c>
       <c r="Q27" s="4">
-        <v>449.89</v>
+        <v>22.35</v>
       </c>
       <c r="R27" s="4">
-        <v>100</v>
+        <v>33.12</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
@@ -2774,889 +2685,576 @@
       <c r="H28" s="13" t="s">
         <v>148</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P28" s="4">
-        <v>0.97</v>
+        <v>25.17</v>
       </c>
       <c r="Q28" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>99.01</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="I29" s="13"/>
-      <c r="J29" s="13"/>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>158</v>
+        <v>45</v>
       </c>
       <c r="P29" s="4">
-        <v>60.32</v>
+        <v>8.59</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>158</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K30" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>161</v>
+        <v>30</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="P30" s="4">
-        <v>1057.58</v>
+        <v>8.64</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>162</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>30</v>
+        <v>165</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P31" s="4">
-        <v>67.23</v>
+        <v>27.22</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>30</v>
+        <v>171</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="P32" s="4">
-        <v>8.64</v>
+        <v>9.55</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>172</v>
-[...6 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>30</v>
+        <v>176</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="P33" s="4">
-        <v>8.64</v>
+        <v>7.78</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="L34" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="O34" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>67.23</v>
+        <v>4.08</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>179</v>
-[...6 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="P35" s="4">
-        <v>67.49</v>
+        <v>5.64</v>
       </c>
       <c r="Q35" s="4">
-        <v>22.35</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>33.12</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>184</v>
-[...6 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="P36" s="4">
-        <v>25.17</v>
+        <v>5.75</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A37" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="8">
+        <v>4461.39</v>
+      </c>
+      <c r="P37" s="8">
+        <v>634.04</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>14.21</v>
+      </c>
+      <c r="R37" s="8"/>
+      <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
-    <row r="38" spans="1:23">
-[...275 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A42:N42"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>