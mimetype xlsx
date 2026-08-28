--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -113,116 +113,185 @@
   <si>
     <t>Sinking of 03 (three) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub Division of Alipore Division, PHE Dte. (Tubewell No. 1, 2, 3)</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>Junior Engineer, 3 CSD</t>
   </si>
   <si>
     <t>ORD/000546/2023-2024</t>
   </si>
   <si>
     <t>2078/AD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>DOLY CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of 03 (three) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub Division of Alipore Division, PHE Dte. (Tubewell No. 4, 5, 6)</t>
+  </si>
+  <si>
+    <t>ORD/000547/2023-2024</t>
+  </si>
+  <si>
+    <t>2079/AD</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>SUNDARBAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-V)</t>
+  </si>
+  <si>
+    <t>ORD/000511/2023-2024</t>
+  </si>
+  <si>
+    <t>2066/AD</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>JYOTI ENTERPRISES</t>
+  </si>
+  <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-IX)</t>
   </si>
   <si>
     <t>ORD/000515/2023-2024</t>
   </si>
   <si>
     <t>2070/AD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>A.M.ENTERPRISE (I)</t>
   </si>
   <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-II)</t>
   </si>
   <si>
     <t>ORD/000508/2023-2024</t>
   </si>
   <si>
     <t>2063/AD</t>
   </si>
   <si>
     <t>S.B. ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-VI)</t>
+  </si>
+  <si>
+    <t>ORD/000512/2023-2024</t>
+  </si>
+  <si>
+    <t>2067/AD</t>
+  </si>
+  <si>
+    <t>Construction of OHR (250 Cum), Construction of OHR (600 Cum), Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water based Augmentation Piped Water Supply Scheme for the Gosaba (Zone-II), Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. [TSM/018435]</t>
+  </si>
+  <si>
+    <t>ORD/000563/2023-2024</t>
+  </si>
+  <si>
+    <t>2255/AD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Agumentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No.VIII]</t>
   </si>
   <si>
     <t>ORD/000514/2023-2024</t>
   </si>
   <si>
     <t>2069/AD</t>
   </si>
   <si>
     <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-XIII)</t>
   </si>
   <si>
     <t>ORD/000519/2023-2024</t>
   </si>
   <si>
     <t>2074/AD</t>
   </si>
   <si>
     <t>KAMALA ENTERPRISE (I)</t>
   </si>
   <si>
     <t>Sinking of 04 (four) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub Division of Alipore Division, PHE Dte. (Tubewell No. 10, 11, 12, 13)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>2081/AD</t>
   </si>
   <si>
     <t>05/11/2023</t>
   </si>
   <si>
     <t>SETABUR RAHAMAN</t>
   </si>
   <si>
+    <t>Sinking of 03 (three) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub Division of Alipore Division, PHE Dte. (Tubewell No. 7, 8, 9)</t>
+  </si>
+  <si>
+    <t>ORD/000548/2023-2024</t>
+  </si>
+  <si>
+    <t>2080/AD</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Agumentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.III)</t>
   </si>
   <si>
     <t>ORD/000509/2023-2024</t>
   </si>
   <si>
     <t>2064/AD</t>
   </si>
   <si>
     <t>M/S. GANGA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-IV)</t>
   </si>
   <si>
     <t>ORD/000510/2023-2024</t>
   </si>
   <si>
     <t>2065/AD</t>
   </si>
   <si>
     <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.XII)</t>
   </si>
   <si>
     <t>ORD/000518/2023-2024</t>
@@ -239,342 +308,273 @@
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at 13 Nos Pump House of Gosaba Zone-II water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Gosaba]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000807/2023-2024</t>
   </si>
   <si>
     <t>2997/SMD</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>14/09/2024</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.VII)</t>
+  </si>
+  <si>
+    <t>ORD/000513/2023-2024</t>
+  </si>
+  <si>
+    <t>2068/AD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Gosaba (Zone-II) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Gosaba Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000615/2023-2024</t>
   </si>
   <si>
     <t>2270/AD</t>
   </si>
   <si>
-    <t>14/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>M/S R.DUTTA &amp; CO.</t>
   </si>
   <si>
-    <t>Construction of OHR (250 Cum), Construction of OHR (600 Cum), Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water based Augmentation Piped Water Supply Scheme for the Gosaba (Zone-II), Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. [TSM/018435]</t>
-[...11 lines deleted...]
-    <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
+    <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No. I)</t>
+  </si>
+  <si>
+    <t>ORD/000507/2023-2024</t>
+  </si>
+  <si>
+    <t>2062/AD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-X)</t>
+  </si>
+  <si>
+    <t>ORD/000516/2023-2024</t>
+  </si>
+  <si>
+    <t>2071/AD</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>Construction of 01 (one) nos. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site Augmentation of Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No.-XI)</t>
+  </si>
+  <si>
+    <t>ORD/000517/2023-2024</t>
+  </si>
+  <si>
+    <t>2072/AD</t>
+  </si>
+  <si>
+    <t>B.S.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Survey, Soil Investigation/Geo-technical survey, preparation of design and drawing, making service corridor for installation of 315 mm (Nominal OD) HDPE Pipe by HDD method under the river bed of Durga Doani River at Gosaba Island for Gosaba Zone -II WS Scheme. The works include transportation of machineries and mobilization, supply of 315 mm (Nominal OD) HDPE pipe (PE80, PN10) including laying / installation, pressure testing of laid pipe, hire charges of all machine and tools, expenses of consumables (Bentonite /Polymer, Diesel, hydraulic machine, water etc.) including transportation all type of man power, HDD operation cost, Electric / Lighting arrangement at site, insurance for staff, labour, materials and machine including GST @18%, cess @1% and riverine @22.50% and all other charges including site clearance.</t>
+  </si>
+  <si>
+    <t>ORD/001033/2023-2024</t>
+  </si>
+  <si>
+    <t>3188/AD</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>17/12/2023</t>
+  </si>
+  <si>
+    <t>ATINDRA CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying DI pipe line and other allied works at Kalir Khal of Pond Based Surface Water Supply Scheme of Block- Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2023-2024</t>
+  </si>
+  <si>
+    <t>1173/CSD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>MOHANA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of 02 (two) nos. 100 Cum. Clear Water Reservoir (CWR) at Gosaba (Zone-II) Water Supply Scheme of Gosaba Block under Canning Sub- Division of Alipore Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>2679AD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>SWASTIK CONSTRUCTION</t>
   </si>
   <si>
     <t>Hiring Motor launch for Canning Sub Division under Alipore Division,PHE Dte. in connection with execution and maintenance of different piped water supply schemes at different island in the district of South 24 Parganas. (for 365 days)</t>
   </si>
   <si>
     <t>ORD/001336/2024-2025</t>
   </si>
   <si>
     <t>5442/AD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>26/12/2025</t>
   </si>
   <si>
     <t>RAJKUMAR MANNA</t>
   </si>
   <si>
     <t>Construction of boundary wall at CWR for Augmentation of Ground water Based at Gosaba (Zone- II)Piped Water Supply Scheme Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000742/2024-2025</t>
   </si>
   <si>
     <t>4399/AD</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
-    <t>SWASTIK CONSTRUCTION</t>
-[...59 lines deleted...]
-    <t>MOHANA ENTERPRISES</t>
+    <t>Laying pipe line at the Augmentation of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001032/2024-2025</t>
+  </si>
+  <si>
+    <t>4942/AD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>SURYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional pipe line from Gosaba Badamtala to Gosaba Bazaar for water supply to Arampur Girls FP School at Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000541/2024-2025</t>
+  </si>
+  <si>
+    <t>3712/AD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000407/2023-2024</t>
   </si>
   <si>
     <t>361/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000721/2023-2024</t>
   </si>
   <si>
     <t>543/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
-    <t>Sinking of 03 (three) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Gosaba W/S Scheme (Zone-II), Block - Gosaba under Canning Sub Division of Alipore Division, PHE Dte. (Tubewell No. 4, 5, 6)</t>
-[...64 lines deleted...]
-  <si>
     <t>Laying pipe line from C.W.R. - 2 to O.H.R. point of Augmentation of Ground Water Based at Gosaba (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>2521/AD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION (I)</t>
-  </si>
-[...55 lines deleted...]
-    <t>11/03/2025</t>
   </si>
   <si>
     <t>Quotation for new service( power) connection at Gosaba Zone-II PH-2 Water supply scheme under Gosaba block. Reference ID:-106870076, Application No :-1008280250</t>
   </si>
   <si>
     <t>BILL/02515/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-547</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service( power) connection at Gosaba Zone-II PH-11 Water supply scheme under Gosaba bloc Reference ID:-106910109, Application No :-1008339992</t>
   </si>
   <si>
     <t>BILL/02870/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-579</t>
   </si>
@@ -1229,1455 +1229,1463 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>8.64</v>
+        <v>67.23</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>8.64</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>8.59</v>
+        <v>8.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>8.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>89.78</v>
+        <v>8.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>8.64</v>
+        <v>2050.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>117.1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>8.63</v>
+        <v>8.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>8.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>172.29</v>
+        <v>89.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="P13" s="4">
-        <v>35.42</v>
+        <v>67.23</v>
       </c>
       <c r="Q13" s="4">
-        <v>35.42</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>2050.6</v>
+        <v>8.64</v>
       </c>
       <c r="Q14" s="4">
-        <v>117.1</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>5.71</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="P15" s="4">
-        <v>40.7</v>
+        <v>8.63</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>46</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>37.17</v>
+        <v>8.64</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>8.64</v>
+        <v>172.29</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="P18" s="4">
-        <v>8.62</v>
+        <v>8.59</v>
       </c>
       <c r="Q18" s="4">
-        <v>8.32</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>96.47</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>58</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="P19" s="4">
-        <v>449.89</v>
+        <v>35.42</v>
       </c>
       <c r="Q19" s="4">
-        <v>449.89</v>
+        <v>35.42</v>
       </c>
       <c r="R19" s="4">
         <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>51</v>
       </c>
       <c r="P20" s="4">
-        <v>0.97</v>
+        <v>8.64</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>99.01</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>121</v>
+        <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="P21" s="4">
-        <v>60.32</v>
+        <v>8.64</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="I22" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>1057.58</v>
+        <v>8.62</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>8.32</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>96.47</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>30</v>
+        <v>122</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="P23" s="4">
-        <v>67.23</v>
+        <v>449.89</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>449.89</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="P24" s="4">
-        <v>8.64</v>
+        <v>0.97</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>30</v>
+        <v>134</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P25" s="4">
-        <v>8.64</v>
+        <v>67.49</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>22.35</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>33.12</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>67.23</v>
+        <v>40.7</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>97</v>
+        <v>136</v>
       </c>
       <c r="P27" s="4">
-        <v>67.49</v>
+        <v>37.17</v>
       </c>
       <c r="Q27" s="4">
-        <v>22.35</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>33.12</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
@@ -2685,320 +2693,312 @@
       <c r="H28" s="13" t="s">
         <v>148</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P28" s="4">
-        <v>25.17</v>
+        <v>27.22</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>154</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>45</v>
+        <v>153</v>
       </c>
       <c r="P29" s="4">
-        <v>8.59</v>
+        <v>9.55</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>158</v>
-[...6 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>41</v>
+        <v>163</v>
       </c>
       <c r="P30" s="4">
-        <v>8.64</v>
+        <v>60.32</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="P31" s="4">
-        <v>27.22</v>
+        <v>1057.58</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="M32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="N32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="O32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>9.55</v>
+        <v>25.17</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>173</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N33" s="4" t="s">
@@ -3011,51 +3011,51 @@
         <v>7.78</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>178</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>179</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>180</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="N34" s="4" t="s">
@@ -3068,51 +3068,51 @@
         <v>4.08</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>182</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N35" s="4" t="s">
@@ -3125,51 +3125,51 @@
         <v>5.64</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>185</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
         <v>186</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>187</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N36" s="4" t="s">