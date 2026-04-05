--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,68 +234,50 @@
     <t>2748/AD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>Repairing of boundary wall at Pump House No-2 under Karanjali PWSS under Zone- IX of Kulpi Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001369/2024-2025</t>
   </si>
   <si>
     <t>5498/AD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>SANKAR HALDER</t>
-  </si>
-[...16 lines deleted...]
-    <t>MOUMITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 219.10 mm dia. (OD) M.S. distribution line for crossing of Karanjali Canal at Karanjali bridge (Node point 249 to 253) for Providing distribution network under the Augmentation scheme of Kulpi Zone-IX within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District-South-24 Parganas under Diamond Harbour Sub- Division, of Alipore Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>2258/AD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Restoration of W.B.M damaged due to laying of pipes from Raghunathpur more to Rajarampur F.P School under Kulpi Zone X under Mega Surface water-based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000349/2025-2026</t>
   </si>
@@ -738,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1484,60 +1466,60 @@
       <c r="H13" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>133.18</v>
+        <v>39.56</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1545,60 +1527,60 @@
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>39.56</v>
+        <v>11.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1606,165 +1588,104 @@
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>11.64</v>
+        <v>21.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1118.79</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>