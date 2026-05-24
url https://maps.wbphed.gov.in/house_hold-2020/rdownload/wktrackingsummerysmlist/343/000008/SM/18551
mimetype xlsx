--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,68 +252,50 @@
     <t>27/12/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>SANKAR HALDER</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 219.10 mm dia. (OD) M.S. distribution line for crossing of Karanjali Canal at Karanjali bridge (Node point 249 to 253) for Providing distribution network under the Augmentation scheme of Kulpi Zone-IX within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District-South-24 Parganas under Diamond Harbour Sub- Division, of Alipore Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>2258/AD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>SAMIM AHMED</t>
   </si>
   <si>
     <t>Land Development and beautification within the head works site under Zone No-X of Kulpi Block under Mega Surface Water Based Water Supply Scheme , Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002490/2024-2025</t>
   </si>
   <si>
     <t>781/AD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -720,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -881,54 +863,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.57</v>
       </c>
       <c r="S3" s="4">
         <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1054,54 +1036,54 @@
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1286,54 +1268,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>905.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>369.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>40.77</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1347,54 +1329,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P11" s="4">
         <v>60.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>18.09</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>30.01</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1527,165 +1509,104 @@
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>11.64</v>
+        <v>21.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1107.15</v>
+      </c>
+      <c r="P15" s="8">
+        <v>391.49</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>35.36</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>