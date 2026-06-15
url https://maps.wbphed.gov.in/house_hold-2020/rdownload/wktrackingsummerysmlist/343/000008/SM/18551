--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,86 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Land Development and beautification within the head works site under Zone No-X of Kulpi Block under Mega Surface Water Based Water Supply Scheme , Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002490/2024-2025</t>
   </si>
   <si>
     <t>781/AD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline under the Augmentation Scheme of Zone-IX at Kulpi Block for providing 100% FHTC under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/18551]</t>
+  </si>
+  <si>
+    <t>ORD/000938/2024-2025</t>
+  </si>
+  <si>
+    <t>4774/AD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>MOUMITA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of W.B.M damaged due to laying of pipes from Raghunathpur more to Rajarampur F.P School under Kulpi Zone X under Mega Surface water-based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000349/2025-2026</t>
+  </si>
+  <si>
+    <t>3130/AD</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>SAMIM AHMED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1526,87 +1562,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>21.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="4">
+        <v>133.18</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>50</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>11.64</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1251.96</v>
+      </c>
+      <c r="P17" s="8">
+        <v>391.49</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>31.27</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>