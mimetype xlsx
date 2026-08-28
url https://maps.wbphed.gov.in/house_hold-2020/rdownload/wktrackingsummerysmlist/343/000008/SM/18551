--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,246 +110,246 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotly Piloted Aircraft System/ DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the Zone-IX of Kulpi Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Diamond Harbour sub division</t>
   </si>
   <si>
     <t>ORD/001022/2022-2023</t>
   </si>
   <si>
     <t>295/DHSD</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>15/10/2022</t>
   </si>
   <si>
     <t>CHAYANIKA ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Preparation of design, drawing for fundation of different capacities for the proposed R.C.C. Over Head Reservoir at (Zone IX, OHR Size-450 Cum. Mouza - Karanjali ) of Kulpi Block and at Moukhali W/S Scheme (OHR Size-350 Cum., Mouza - Moukhali) of Budge Budge-I Block under "Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas" under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>198/DHSD</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system including construction of 600 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-IX at Kulpi block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000561/2023-2024</t>
+  </si>
+  <si>
+    <t>3736/AD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>M/S GHOSH &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000364/2023-2024</t>
   </si>
   <si>
     <t>3228/AD</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000212/2023-2024</t>
   </si>
   <si>
     <t>2021/AD</t>
   </si>
   <si>
     <t>05/08/2023</t>
   </si>
   <si>
-    <t>Preparation of design, drawing for fundation of different capacities for the proposed R.C.C. Over Head Reservoir at (Zone IX, OHR Size-450 Cum. Mouza - Karanjali ) of Kulpi Block and at Moukhali W/S Scheme (OHR Size-350 Cum., Mouza - Moukhali) of Budge Budge-I Block under "Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas" under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>ASTER CONSULTANCY</t>
+    <t>Additional bored cast in situ R.C.C pile due to revised drawing for the construction of 600 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir within Zone-IX at Krishnachandrapur of Kulpi Block for the Mega Surface Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/000331/2024-2025</t>
+  </si>
+  <si>
+    <t>2748/AD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline under the Augmentation Scheme of Zone-IX at Kulpi Block for providing 100% FHTC under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/18551]</t>
+  </si>
+  <si>
+    <t>ORD/000938/2024-2025</t>
+  </si>
+  <si>
+    <t>4774/AD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>MOUMITA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of boundary wall at Pump House No-2 under Karanjali PWSS under Zone- IX of Kulpi Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001369/2024-2025</t>
+  </si>
+  <si>
+    <t>5498/AD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>SANKAR HALDER</t>
   </si>
   <si>
     <t>RTOR000629/2023-2024</t>
   </si>
   <si>
     <t>291/AD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>RTOR000671/2023-2024</t>
   </si>
   <si>
     <t>424/AD</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>RTOR000897/2023-2024</t>
   </si>
   <si>
     <t>791/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
-    <t>Augmentation of laying distribution system including construction of 600 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-IX at Kulpi block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Construction of pipe carrying structure with laying of 219.10 mm dia. (OD) M.S. distribution line for crossing of Karanjali Canal at Karanjali bridge (Node point 249 to 253) for Providing distribution network under the Augmentation scheme of Kulpi Zone-IX within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District-South-24 Parganas under Diamond Harbour Sub- Division, of Alipore Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>2258/AD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
+    <t>Restoration of W.B.M damaged due to laying of pipes from Raghunathpur more to Rajarampur F.P School under Kulpi Zone X under Mega Surface water-based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000349/2025-2026</t>
+  </si>
+  <si>
+    <t>3130/AD</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>SAMIM AHMED</t>
+  </si>
+  <si>
     <t>Land Development and beautification within the head works site under Zone No-X of Kulpi Block under Mega Surface Water Based Water Supply Scheme , Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002490/2024-2025</t>
   </si>
   <si>
     <t>781/AD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
-  </si>
-[...34 lines deleted...]
-    <t>SAMIM AHMED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -935,792 +935,792 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.21</v>
+        <v>1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>25.17</v>
+        <v>905.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>369.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>40.77</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>1</v>
+        <v>0.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>9.24</v>
+        <v>25.17</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>24.29</v>
+        <v>60.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>30.01</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>11.21</v>
+        <v>133.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>905.65</v>
+        <v>5.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>369.23</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>40.77</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>60.27</v>
+        <v>9.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>18.09</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>30.01</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="P12" s="4">
-        <v>5.36</v>
+        <v>24.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="P13" s="4">
-        <v>39.56</v>
+        <v>11.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>21.59</v>
+        <v>39.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>133.18</v>
+        <v>11.64</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>11.64</v>
+        <v>21.59</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1251.96</v>