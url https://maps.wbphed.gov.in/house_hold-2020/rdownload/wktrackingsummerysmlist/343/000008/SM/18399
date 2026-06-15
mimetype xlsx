--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,65 @@
     <t>15/04/2025</t>
   </si>
   <si>
     <t>SADHURHAT CO OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of different dia. M.S. distribution line for crossing of 10 nos. culvert with allied works at Lakshmipur village road, at Netra stations to Panchagram road and Netra stations to Usthi road under Augmentation scheme of Diamond Harbour-I Zone-II and Zone-VIII within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District - South-24 Parganas under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>2526/AD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of Hatuganj Usthi Road from 0.00 kmp to 8.34km. stretches under Diamond Harbour Highway Division PWD caused due to laying of Water Pipe lines by PHED under Raidighi Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01762/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-913</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR DIVN, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="71.8396" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1109,54 +1124,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>1223.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>179.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>14.69</v>
       </c>
       <c r="S8" s="4">
         <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1245,87 +1260,144 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>93.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>73.99</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1866.65</v>
+      </c>
+      <c r="P12" s="8">
+        <v>179.67</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>9.63</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>