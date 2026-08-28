--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -113,177 +113,177 @@
   <si>
     <t>Construction of boundary wall at proposed OHR site at Mouza - Netra under Zone- II of Diamond Harbour-I Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (2nd call)</t>
   </si>
   <si>
     <t>Assistant Engineer, Diamond Harbour sub division</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000130/2023-2024</t>
   </si>
   <si>
     <t>1790/AD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Augmentation of laying distribution system including construction of 900 cum capacity of OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone- II at Netra of Diamond Harbour- I block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC=6323] .</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division,Assistant Engineer, Raidighi sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/000740/2023-2024</t>
+  </si>
+  <si>
+    <t>2908/AD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>TARUN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000231/2023-2024</t>
   </si>
   <si>
     <t>2192/AD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000666/2023-2024</t>
   </si>
   <si>
     <t>419/AD</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>RTOR000891/2023-2024</t>
   </si>
   <si>
     <t>745/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>Payment against "Restoration of Hatuganj Basuldanga Road (MDR) 0Km-12.2Km), under Diamond Harbour Highway Division, PWD damaged caused due to laying of water pipe lines by PHED under Raidighi Sub Division, PHE Dte. in the district of South 24 Pgs" vide Memo no. 264(W)/618G, Dt. 19.02.2024 of SE, Southern highway Circle P.W.(Roads) Dte. &amp; 9nos</t>
   </si>
   <si>
     <t>BILL/01577/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-891</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, DIAMOND HARBOUR DIVN, P.W.(ROADS) DTE.</t>
   </si>
   <si>
-    <t>Augmentation of laying distribution system including construction of 900 cum capacity of OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone- II at Netra of Diamond Harbour- I block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC=6323] .</t>
-[...20 lines deleted...]
-    <t>TARUN ENTERPRISE</t>
+    <t>Restoration of Hatuganj Usthi Road from 0.00 kmp to 8.34km. stretches under Diamond Harbour Highway Division PWD caused due to laying of Water Pipe lines by PHED under Raidighi Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01762/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-913</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR DIVN, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Erection of 20 nos scheme information display board at different headwork site of falta,Diamond Harbour I ,Diamond Harbour II and Kulpi Block under Diamond Harbour Sub Division of Alipore Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2 DHSD</t>
   </si>
   <si>
     <t>ORD/000065/2025-2026</t>
   </si>
   <si>
     <t>35/DHSD</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>SADHURHAT CO OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of different dia. M.S. distribution line for crossing of 10 nos. culvert with allied works at Lakshmipur village road, at Netra stations to Panchagram road and Netra stations to Usthi road under Augmentation scheme of Diamond Harbour-I Zone-II and Zone-VIII within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District - South-24 Parganas under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>2526/AD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR DIVN, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,489 +871,489 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>37.76</v>
+        <v>1223.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>179.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>14.69</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>315.41</v>
+        <v>37.76</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>38.95</v>
+        <v>315.41</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>54.41</v>
+        <v>38.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>1223.41</v>
+        <v>54.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>179.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>14.69</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.75</v>
+        <v>73.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>93.95</v>
+        <v>3.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>73.99</v>
+        <v>93.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1866.65</v>