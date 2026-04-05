--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,72 +110,54 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Restoration of concrete village road for LDS work at Zone-I (Node point Y-Z) of Mathurapur-I Block under 'Mega surface water based water supply scheme-Falta Mathurapur, Dist. ¿ South 24 Parganas¿ under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/003184/2020-2021</t>
   </si>
   <si>
     <t>357/RSD</t>
   </si>
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>M/S. GANGA ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of boundary wall at pump house ¿ 2 at Uttar Durgapur W/S Scheme, modified as Zone- I of Mathurapur-I Block in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte. (SM/10218 and SM/18378)</t>
+    <t>Sinking of 01 (one) No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell (Pump House No. 2) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for Augmentation of Tentulberia W/S Scheme (Zone-I, Mathurapur-I Block) in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1, South 24 WS Circle.</t>
-  </si>
-[...16 lines deleted...]
-    <t>Sinking of 01 (one) No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell (Pump House No. 2) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for Augmentation of Tentulberia W/S Scheme (Zone-I, Mathurapur-I Block) in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001258/2023-2024</t>
   </si>
   <si>
     <t>4183/AD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply of Specials, laying DI pipeline including restoration of road in connection with piped water supply at Zone-I Mathurapur-I Block in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000281/2024-2025</t>
   </si>
   <si>
     <t>2629/AD</t>
   </si>
@@ -738,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -957,60 +939,60 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.51</v>
+        <v>19.84</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -1018,706 +1000,645 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>19.84</v>
+        <v>127.22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>127.22</v>
+        <v>13</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>13</v>
+        <v>137.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>137.95</v>
+        <v>1185.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>1185.63</v>
+        <v>60.47</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>60.47</v>
+        <v>119.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>119.73</v>
+        <v>0.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>0.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>0.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.8</v>
+        <v>0.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1672.01</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>