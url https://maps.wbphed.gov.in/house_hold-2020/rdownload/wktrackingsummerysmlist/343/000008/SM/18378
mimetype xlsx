--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -881,54 +881,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.42</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -942,54 +942,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>19.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.7</v>
       </c>
       <c r="S4" s="4">
         <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1003,54 +1003,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>127.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>107.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.44</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1178,54 +1178,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>1185.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>206.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>17.39</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1361,54 +1361,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>0.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.16</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1422,54 +1422,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>0.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.42</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1483,54 +1483,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>0.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>93.47</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1578,54 +1578,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1672.01</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>335.11</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>20.04</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>