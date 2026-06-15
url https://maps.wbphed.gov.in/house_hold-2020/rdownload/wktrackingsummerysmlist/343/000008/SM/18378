--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,68 @@
     <t>ORD/002724/2024-2025</t>
   </si>
   <si>
     <t>689C/RSD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>Soil-Investigation work for the proposed 1500 Cum. Capacity Over Head Reservoir for Zone I, Mathurapur - I Block in connection with Jal Jeevan Mission (JJM) under Maga surface water based W/S Scheme for Falta - Mathurapur Dist. South 24 Parganas under Raidighi Sub-Division of Alipore Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000133/2025-2026</t>
   </si>
   <si>
     <t>179/RSD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>BOSE ENGINEERS</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at pump house ¿ 2 at Uttar Durgapur W/S Scheme, modified as Zone- I of Mathurapur-I Block in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte. (SM/10218 and SM/18378)</t>
+  </si>
+  <si>
+    <t>ORD/001304/2024-2025</t>
+  </si>
+  <si>
+    <t>5378/AD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>SUKUMAR HALDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1558,87 +1576,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.51</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1678.52</v>
+      </c>
+      <c r="P16" s="8">
+        <v>335.11</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>19.96</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>