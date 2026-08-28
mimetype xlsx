--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,246 +110,246 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Restoration of concrete village road for LDS work at Zone-I (Node point Y-Z) of Mathurapur-I Block under 'Mega surface water based water supply scheme-Falta Mathurapur, Dist. ¿ South 24 Parganas¿ under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/003184/2020-2021</t>
   </si>
   <si>
     <t>357/RSD</t>
   </si>
   <si>
     <t>13/10/2020</t>
   </si>
   <si>
     <t>12/11/2020</t>
   </si>
   <si>
     <t>M/S. GANGA ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 1500 cum capacity 20 M. staging height R.C.C. Over Head Water Reservoir, Providing FHTC including distribution system and other allied works at Zone- I of Mathurapur -I Block for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Raidghi Sub Division,Junior Engineer-1, South 24 WS Circle.</t>
+  </si>
+  <si>
+    <t>ORD/000576/2023-2024</t>
+  </si>
+  <si>
+    <t>2262/AD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 01 (one) No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell (Pump House No. 2) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for Augmentation of Tentulberia W/S Scheme (Zone-I, Mathurapur-I Block) in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1, South 24 WS Circle.</t>
   </si>
   <si>
     <t>ORD/001258/2023-2024</t>
   </si>
   <si>
     <t>4183/AD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>MEHAI TECHNOLOGY LIMITED</t>
   </si>
   <si>
+    <t>Supplying, fabrication &amp; insertion of 600 mm dia. (ID) 10mm thick MS casing pipe line 75 mtr. in length by HORIZONTAL DIRECTION DRILLING (HDD) technique underneath the Railway Track in between Node Point No. 442 to 443 of LDS under Zone ¿ I, Mathurapur ¿ I Block. The said location is in between Mathurapur and Madhabpur railway Station (Between mast no. 56/4, 56/6 and 56/5, 56/7 of Baruipur ¿ Lakshikantapur Section of Eastern Railway and comes with Gunjipur mouza as per permission of Railway Authority, for laying of 355.6 (OD) mm dia., 8 mm thick MS Water Supply Pipe 90 mtr. in length through the casing pipe for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-I at Mathurapur ¿ I Block within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Parganas under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002290/2023-2024</t>
+  </si>
+  <si>
+    <t>1026/AD</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at pump house ¿ 2 at Uttar Durgapur W/S Scheme, modified as Zone- I of Mathurapur-I Block in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte. (SM/10218 and SM/18378)</t>
+  </si>
+  <si>
+    <t>ORD/001304/2024-2025</t>
+  </si>
+  <si>
+    <t>5378/AD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>SUKUMAR HALDAR</t>
+  </si>
+  <si>
+    <t>Restoration of road in connection with piped water supply at Zone-I Mathurapur-I Block in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E. Dte. (SM/10218 &amp; SM/18378)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2024-2025</t>
+  </si>
+  <si>
+    <t>3325/AD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Maxi Cab for inspection and monitoring of JJM works on temporary basis under Raidighi Sub-Division P.H.E. Dte. [For 01/07/2024 to 31/08/2024 (Two) Months]</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002723/2024-2025</t>
+  </si>
+  <si>
+    <t>613/RSD</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>SANKAR HALDER</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Maxi Cab for inspection and monitoring of JJM works on temporary basis under Raidighi Sub-Division P.H.E. Dte. [For 01/05/2024 to 30/06/2024 (Two) Months]</t>
+  </si>
+  <si>
+    <t>ORD/002722/2024-2025</t>
+  </si>
+  <si>
+    <t>141/RSD</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>Hiring of Diesel Maxi Cab for inspection and monitoring of JJM works on temporary basis under Raidighi Sub-Division P.H.E. Dte. [For 01/09/2024 to 31/10/2024 (Two) Months]</t>
+  </si>
+  <si>
+    <t>ORD/002724/2024-2025</t>
+  </si>
+  <si>
+    <t>689C/RSD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
     <t>Supply of Specials, laying DI pipeline including restoration of road in connection with piped water supply at Zone-I Mathurapur-I Block in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000281/2024-2025</t>
   </si>
   <si>
     <t>2629/AD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
-    <t>M/S B. ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000598/2023-2024</t>
   </si>
   <si>
     <t>233/AD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000844/2023-2024</t>
   </si>
   <si>
     <t>707/AD</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
-    <t>Construction of 1500 cum capacity 20 M. staging height R.C.C. Over Head Water Reservoir, Providing FHTC including distribution system and other allied works at Zone- I of Mathurapur -I Block for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...97 lines deleted...]
-  <si>
     <t>Soil-Investigation work for the proposed 1500 Cum. Capacity Over Head Reservoir for Zone I, Mathurapur - I Block in connection with Jal Jeevan Mission (JJM) under Maga surface water based W/S Scheme for Falta - Mathurapur Dist. South 24 Parganas under Raidighi Sub-Division of Alipore Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000133/2025-2026</t>
   </si>
   <si>
     <t>179/RSD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>BOSE ENGINEERS</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUKUMAR HALDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -957,723 +957,723 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>19.84</v>
+        <v>1185.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>15.22</v>
+        <v>206.21</v>
       </c>
       <c r="R4" s="4">
-        <v>76.7</v>
+        <v>17.39</v>
       </c>
       <c r="S4" s="4">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>127.22</v>
+        <v>19.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>107.42</v>
+        <v>15.22</v>
       </c>
       <c r="R5" s="4">
-        <v>84.44</v>
+        <v>76.7</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>13</v>
+        <v>60.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>137.95</v>
+        <v>6.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>1185.63</v>
+        <v>119.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>206.21</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>17.39</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>60.47</v>
+        <v>0.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.16</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>119.73</v>
+        <v>0.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.42</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>0.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="R11" s="4">
-        <v>98.16</v>
+        <v>93.47</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>0.8</v>
+        <v>127.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.76</v>
+        <v>107.42</v>
       </c>
       <c r="R12" s="4">
-        <v>95.42</v>
+        <v>84.44</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>0.8</v>
+        <v>13</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>93.47</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.96</v>
+        <v>137.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>6.51</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1678.52</v>