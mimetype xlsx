--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,108 +89,108 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF BHANGAN KHALI PIPED WATER SUPPLY SCHEME BLOCK-BASANTI UNDER CANNING SUB-DIVISION OF ALIPORE DIVISION,PHE DTE</t>
   </si>
   <si>
     <t>SM/18286</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of OHR (500 cum.), Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water Based Augmentation Piped Water Supply Scheme for the Bhangankhali,Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000352/2023-2024</t>
+  </si>
+  <si>
+    <t>1661/AD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>SPA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Inter connection and rising main with supply of specials of Augmentation of Bhangankhali W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer,1 CSD</t>
   </si>
   <si>
     <t>ORD/000493/2023-2024</t>
   </si>
   <si>
     <t>1793/AD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>M/S KRISHNA MONDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000034/2023-2024</t>
   </si>
   <si>
     <t>239/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>SPA ENTERPRISE</t>
   </si>
   <si>
     <t>Renovation of Pump House No. 3 and its boundary wall of Bhangankhali W/S Scheme, under Basanti Block of Canning Sub-Division of Alipore Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>Junior Engineer, 2 CSD</t>
   </si>
   <si>
     <t>ORD/002514/2023-2024</t>
   </si>
   <si>
     <t>1605/CSD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>DIPA CHHETRI</t>
   </si>
   <si>
     <t>RESTORATION OF KOLKATA BASANTI ROAD FROM 68.00 TO 96.255 KM BLOCK CANNING I UNDER SOUTH 24 PARGANAS HIGHWAY DIVISION, DAMAGED CAUSED DUE TO LAYING OF WATER PIPE LINE BY PHED UNDER CSD</t>
   </si>
@@ -802,178 +802,178 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>88.05</v>
+        <v>636.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.68</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>142.93</v>
+        <v>88.05</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>636.93</v>
+        <v>142.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -984,54 +984,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>2.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1136,54 +1136,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>1297.13</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>12.68</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>