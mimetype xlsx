--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,59 +113,107 @@
   <si>
     <t>Inter connection and rising main with supply of specials of Augmentation of Tilkumar (Zone-II) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>Junior Engineer,1 CSD</t>
   </si>
   <si>
     <t>ORD/000104/2023-2024</t>
   </si>
   <si>
     <t>1543/AD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>DIPTI ENTERPRISE</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2,3,4,5 &amp; 6 Zone-I for Augmentation of Tilkumar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001513/2022-2023</t>
+  </si>
+  <si>
+    <t>889/SMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Inter connection and rising main with supply of specials of Augmentation of Tilkumar (Zone-I) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1542/AD</t>
   </si>
   <si>
+    <t>Laying Distribution System for Augmentation of Tilkumar W/S Scheme (Zone-I, Zone-II and Zone-III), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000483/2023-2024</t>
+  </si>
+  <si>
+    <t>1996/AD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Construction of boundary wall and Land development for head work Site for Augmentation of Tilkumar (Zone-I, II &amp; III) W/S Scheme Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [for Zone-II]</t>
   </si>
   <si>
     <t>Junior Engineer, 2 CSD,Junior Engineer, 3 CSD</t>
   </si>
   <si>
     <t>ORD/000773/2024-2025</t>
   </si>
   <si>
     <t>4475/AD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
   </si>
   <si>
     <t>Construction of boundary wall and Land development for T/W No - 2 Site for Augmentation of Tilkumar (Zone-I, II &amp; III) W/S Scheme Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [for Zone-III]</t>
   </si>
   <si>
     <t>Junior Engineer, 2 CSD</t>
@@ -179,177 +227,129 @@
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>AAHAN CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of boundary wall and Land development for T/W No - 3 Site for Augmentation of Tilkumar (Zone-I, II &amp; III) W/S Scheme Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [for Zone-II]</t>
   </si>
   <si>
     <t>ORD/000772/2024-2025</t>
   </si>
   <si>
     <t>4474/AD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B.S.ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 23 Nos. different capacity R.C.C OHR (based on Departmental Design &amp; Drawing ) with 20 mtr. staging height including Geo-Technical investigation, foundation, pipeline connection and cost of pipes , specials etc. for augmentation of different piped water supply scheme of Canning-I, Canning-II &amp; Basanti Block under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/002461/2023-2024</t>
+  </si>
+  <si>
+    <t>1512/AD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LTD</t>
+  </si>
+  <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing on Augmentation and Retrofitting of Tilkumar PWSS, Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. (Zone-II, Pump House No. - III)</t>
   </si>
   <si>
     <t>ORD/001907/2023-2024</t>
   </si>
   <si>
     <t>221/AD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>M/S ASHA ENGINEERING</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Tilkumar (Zone-I, II &amp; III) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Basanti Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer, 2 CSD,Junior Engineer,1 CSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002448/2023-2024</t>
   </si>
   <si>
     <t>1514/AD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>M/S APEX ENGINEERING</t>
   </si>
   <si>
     <t>RESTORATION OF KOLKATA BASANTI ROAD FROM 68.00 TO 96.255 KM BLOCK CANNING I UNDER SOUTH 24 PARGANAS HIGHWAY DIVISION, DAMAGED CAUSED DUE TO LAYING OF WATER PIPE LINE BY PHED UNDER CSD</t>
   </si>
   <si>
     <t>BILL/01320/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-684</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
     <t>Restoration of Basanti Herobhanga Road from 0.00 kmp to 19.95km. block Basanti under South 24 Pags. Highway Division damaged caused due to laying of water pipe lines by PHED under Canning Sub Division of Alipore Division</t>
   </si>
   <si>
     <t>BILL/01321/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-683</t>
-  </si>
-[...64 lines deleted...]
-    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LTD</t>
   </si>
   <si>
     <t>Construction of boundary wall and Land development for T/W No - 2 Site for Augmentation of Tilkumar (Zone-I, II &amp; III) W/S Scheme Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. (for Zone-II) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000034/2025-2026</t>
   </si>
   <si>
     <t>2020/AD</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>SAHANA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -925,714 +925,714 @@
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.77</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.34</v>
+        <v>65.3</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.94</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>42.27</v>
+        <v>8.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>11.98</v>
+        <v>556.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>148.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>26.72</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>16.16</v>
+        <v>42.27</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>6.65</v>
+        <v>11.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>22.4</v>
+        <v>16.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>416.07</v>
+        <v>2624.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>107.4</v>
+        <v>6.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>65.3</v>
+        <v>22.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>22.4</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>556.14</v>
+        <v>416.07</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>2624.49</v>
+        <v>107.4</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1677,54 +1677,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>3900.67</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>208.29</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>5.34</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>