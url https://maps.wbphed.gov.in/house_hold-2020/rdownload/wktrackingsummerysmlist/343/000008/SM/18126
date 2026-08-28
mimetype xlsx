--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,222 +92,222 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kakdwip</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED MADHUSUDANPUR PIPE WATER SUPPLY SCHEME UNDER ALIPORE DIVISION, BLOCK : KAKDWIP, DISTRICT : SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/18126</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme Madhusudanpur PWSS including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002162/2022-2023</t>
+  </si>
+  <si>
+    <t>8335/AD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Construction of 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Madhusudanpur Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 1927]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000143/2023-2024</t>
+  </si>
+  <si>
+    <t>756/AD</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PAUL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Madhusudanpur W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000948/2023-2024</t>
   </si>
   <si>
     <t>2980/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Madhusudanpur W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000949/2023-2024</t>
   </si>
   <si>
     <t>2981/AD</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>M/S NAIYA &amp; MAITY</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme Madhusudanpur PWSS including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Madhusudanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001605/2023-2024</t>
+  </si>
+  <si>
+    <t>4757/SMD</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Madhusudanpur W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000424/2023-2024</t>
+  </si>
+  <si>
+    <t>1912/AD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION (TW)</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 350 cum. capacity OHR of Madhusudanpur PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002216/2023-2024</t>
+  </si>
+  <si>
+    <t>873/KSD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Bhubannagar, Gobindarampur, Laxmipur, Madhusudanpur, Ramtanunagar, Shibkalinagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002142/2023-2024</t>
+  </si>
+  <si>
+    <t>942/KSD</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000445/2023-2024</t>
   </si>
   <si>
     <t>4712/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...97 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Construction of Platform and other allied works of pipe line protection at Madhusudanpur W/S Scheme for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/18126)</t>
   </si>
   <si>
     <t>ORD/000199/2024-2025</t>
   </si>
   <si>
     <t>2582/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
     <t>RTOR000587/2023-2024</t>
   </si>
   <si>
     <t>86/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
@@ -902,717 +902,717 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.73</v>
+        <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="4">
+        <v>389.27</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>217.47</v>
+      </c>
+      <c r="R4" s="4">
+        <v>55.87</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.16</v>
+        <v>27.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>19.93</v>
+        <v>9.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>389.27</v>
+        <v>23.17</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>23.17</v>
+        <v>38.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>89.47</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>38.38</v>
+        <v>0.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.48</v>
+        <v>19.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="P12" s="4">
         <v>39.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>11.45</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
@@ -1627,51 +1627,51 @@
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
@@ -1704,109 +1704,109 @@
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="P16" s="4">
         <v>13.31</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>587.43</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>256.6</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>43.68</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>