--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -126,50 +126,86 @@
     <t>28/09/2021</t>
   </si>
   <si>
     <t>26/01/2022</t>
   </si>
   <si>
     <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Supply of chemicals and glassware for the 15 (fifteen) nos. of water testing laboratories in the district of South 24 Parganas under Alipore Division, PHE Dte for the a period of 365 days. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000672/2022-2023</t>
   </si>
   <si>
     <t>6178/AD</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>M/S LAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Raidighi Sub District Water Testing Laboratory under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer,RWS</t>
+  </si>
+  <si>
+    <t>ORD/000826/2024-2025</t>
+  </si>
+  <si>
+    <t>560/RWS</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>LAB ANALYTICS</t>
+  </si>
+  <si>
+    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Bhangar Sub District Water Testing Laboratory under Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000827/2024-2025</t>
+  </si>
+  <si>
+    <t>561/RWS</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -558,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -792,87 +828,209 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>37.84</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>2.76</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.04</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>62.34</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>