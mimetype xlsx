--- v2 (2026-04-05)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,80 @@
     <t>ORD/000826/2024-2025</t>
   </si>
   <si>
     <t>560/RWS</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>LAB ANALYTICS</t>
   </si>
   <si>
     <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Bhangar Sub District Water Testing Laboratory under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000827/2024-2025</t>
   </si>
   <si>
     <t>561/RWS</t>
   </si>
   <si>
     <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>NABL related expenses for surveillance audit of south 24 parganas district water testing laboratory under alipore division PHE Dte in the district of south 24 parganas under alipore division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002584/2023-2024</t>
+  </si>
+  <si>
+    <t>1103/RWS</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>Supply works of Chemicals &amp; other required items related to smooth functioning of NABL recognition of Sagar Mangal Sub District Water testing Labooratory under Alipore Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002561/2023-2024</t>
+  </si>
+  <si>
+    <t>1095/RWS</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>LAB SOLUTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -814,54 +844,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>37.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>37.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -950,87 +980,209 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>4.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P7" s="4">
+        <v>1.28</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>1.07</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>1.07</v>
+      </c>
+      <c r="R8" s="4">
+        <v>100</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>64.69</v>
+      </c>
+      <c r="P9" s="8">
+        <v>38.91</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>60.15</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>