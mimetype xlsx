--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -152,90 +152,90 @@
   <si>
     <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Raidighi Sub District Water Testing Laboratory under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, RWS</t>
   </si>
   <si>
     <t>Junior Engineer,RWS</t>
   </si>
   <si>
     <t>ORD/000826/2024-2025</t>
   </si>
   <si>
     <t>560/RWS</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>LAB ANALYTICS</t>
   </si>
   <si>
+    <t>NABL related expenses for surveillance audit of south 24 parganas district water testing laboratory under alipore division PHE Dte in the district of south 24 parganas under alipore division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002584/2023-2024</t>
+  </si>
+  <si>
+    <t>1103/RWS</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>Supply works of Chemicals &amp; other required items related to smooth functioning of NABL recognition of Sagar Mangal Sub District Water testing Labooratory under Alipore Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002561/2023-2024</t>
+  </si>
+  <si>
+    <t>1095/RWS</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>LAB SOLUTION</t>
+  </si>
+  <si>
     <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Bhangar Sub District Water Testing Laboratory under Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000827/2024-2025</t>
   </si>
   <si>
     <t>561/RWS</t>
   </si>
   <si>
     <t>21/01/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>LAB SOLUTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -954,188 +954,188 @@
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>4.04</v>
+        <v>1.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>1.28</v>
+        <v>1.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.07</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>1.07</v>
+        <v>4.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.07</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>