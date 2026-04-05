--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,80 @@
     <t>991/SMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
   </si>
   <si>
     <t>Additional laying of pipeline at Netra W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000068/2025-2026</t>
   </si>
   <si>
     <t>2257/AD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>Laying additional pipeline at Augmentation of Netra W/S Scheme, Block - Canning-II under Canning Sub-Division of Alipore Division, P.H.E.Dte. (SM/09014 &amp; SM/17225)</t>
+  </si>
+  <si>
+    <t>ORD/000762/2024-2025</t>
+  </si>
+  <si>
+    <t>4458/AD</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>Inter connection &amp; rising main with supply of specials of Augmentation of Netra W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002491/2023-2024</t>
+  </si>
+  <si>
+    <t>1615/CSD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1345,87 +1375,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P11" s="4">
         <v>15.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P12" s="4">
+        <v>97.21</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>98</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.82</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>85</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>293.85</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>