--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -883,54 +883,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.9</v>
       </c>
       <c r="S3" s="4">
         <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -942,54 +942,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.19</v>
       </c>
       <c r="S4" s="4">
         <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1117,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>50.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>32.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>64.65</v>
       </c>
       <c r="S7" s="4">
         <v>66</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1300,54 +1300,54 @@
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>10.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.42</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.89</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1517,54 +1517,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>293.85</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>54.14</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>18.43</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>