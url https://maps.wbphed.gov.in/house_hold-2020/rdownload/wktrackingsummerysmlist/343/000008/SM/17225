--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,249 +89,249 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION AND RETROFITTING OF NETRA PIPED WATER SUPPLY SCHEME FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/17225</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Bamboo pilling and earth work in embankment for protection of boundary wall at head work site of Netra W/S Scheme, under Canning-II Block, South 24 Parganas District of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/000326/2022-2023</t>
+  </si>
+  <si>
+    <t>267/CSD</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>18/06/2022</t>
+  </si>
+  <si>
+    <t>RSA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Netra Water Supply Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House - III)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, 2 CSD</t>
   </si>
   <si>
     <t>ORD/000256/2022-2023</t>
   </si>
   <si>
     <t>3490/AD</t>
   </si>
   <si>
     <t>26/07/2022</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>R.G. ENTERPRISE (I)</t>
   </si>
   <si>
-    <t>Bamboo pilling and earth work in embankment for protection of boundary wall at head work site of Netra W/S Scheme, under Canning-II Block, South 24 Parganas District of Alipore Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>RSA ENTERPRISE</t>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (700 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Netra Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>1028/AD</t>
+  </si>
+  <si>
+    <t>13/06/2023</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>SAHANA ENTERPRISE</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Netra water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000036/2023-2024</t>
+  </si>
+  <si>
+    <t>991/SMD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>SUDIP PRADHAN</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of LED board at PH-1 OF Tambuldaha &amp; PH-1 of Netra Augmentation w/s scheme under South 24-Pgs Mechanical Division PHE Dte. [Block:Canning-II]</t>
   </si>
   <si>
     <t>ORD/000893/2023-2024</t>
   </si>
   <si>
     <t>1O65/SMSD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>20/08/2023</t>
   </si>
   <si>
     <t>T.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>3054/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (700 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Netra Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of boundary wall and Land development for Tube Well no 2 Site for Augmentation of Netra W/S Scheme Block - Canning-II under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001067/2024-2025</t>
   </si>
   <si>
     <t>5004/AD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>B. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Netra W/S Scheme, Block - Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (Pump House No. V) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000483/2024-2025</t>
   </si>
   <si>
     <t>3542/AD</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>ZUBIN CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Netra water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
-[...20 lines deleted...]
-    <t>SUDIP PRADHAN</t>
+    <t>Inter connection &amp; rising main with supply of specials of Augmentation of Netra W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002491/2023-2024</t>
+  </si>
+  <si>
+    <t>1615/CSD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Laying additional pipeline at Augmentation of Netra W/S Scheme, Block - Canning-II under Canning Sub-Division of Alipore Division, P.H.E.Dte. (SM/09014 &amp; SM/17225)</t>
+  </si>
+  <si>
+    <t>ORD/000762/2024-2025</t>
+  </si>
+  <si>
+    <t>4458/AD</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
   </si>
   <si>
     <t>Additional laying of pipeline at Netra W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000068/2025-2026</t>
   </si>
   <si>
     <t>2257/AD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>30/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,679 +861,679 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>6.69</v>
+        <v>4.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.81</v>
+        <v>4.29</v>
       </c>
       <c r="R3" s="4">
-        <v>86.9</v>
+        <v>91.19</v>
       </c>
       <c r="S3" s="4">
         <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.71</v>
+        <v>6.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.29</v>
+        <v>5.81</v>
       </c>
       <c r="R4" s="4">
-        <v>91.19</v>
+        <v>86.9</v>
       </c>
       <c r="S4" s="4">
         <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.78</v>
+        <v>50.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.78</v>
+        <v>32.83</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>64.65</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>79.38</v>
+        <v>10.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.89</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>50.78</v>
+        <v>0.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>32.83</v>
+        <v>0.78</v>
       </c>
       <c r="R7" s="4">
-        <v>64.65</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>15.68</v>
+        <v>79.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>7.07</v>
+        <v>15.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>10.76</v>
+        <v>7.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.42</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>96.89</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>15.98</v>
+        <v>4.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
         <v>97.21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>4.82</v>
+        <v>15.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>293.85</v>