--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -230,51 +230,51 @@
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>RTOR000420/2023-2024</t>
   </si>
   <si>
     <t>375/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Laying of additional pipe line and other allied works at Harishpur (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001227/2024-2025</t>
   </si>
   <si>
     <t>5230/AD</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
-    <t>13/08/2025</t>
+    <t>13/09/2025</t>
   </si>
   <si>
     <t>P.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>