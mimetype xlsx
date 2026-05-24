--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -890,54 +890,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>5.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1069,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>489.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>282.52</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>57.74</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1282,54 +1282,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>726.86</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>287.75</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>39.59</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>