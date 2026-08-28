--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -116,168 +116,168 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000398/2022-2023</t>
   </si>
   <si>
     <t>543/SMD</t>
   </si>
   <si>
     <t>10/06/2022</t>
   </si>
   <si>
     <t>10/07/2022</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
+    <t>Inter connection and rising main with supply of specials of Augmentation of Harishpur (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD</t>
+  </si>
+  <si>
+    <t>ORD/002018/2022-2023</t>
+  </si>
+  <si>
+    <t>12924/AD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>MOUMITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 200 m³ capacity 20 M. staging height R.C.C. Over Head Water Reservoir, Laying distribution system &amp; Providing FHTC etc of Ground Water Based Augmentation of Harishpur (Zone-II) piped water supply scheme of Gosaba Block under Canning Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 1474]</t>
+  </si>
+  <si>
+    <t>ORD/000259/2023-2024</t>
+  </si>
+  <si>
+    <t>1447/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
+    <t>SAMSUL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Harishpur (Zone-II) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Gosaba Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 1,Assistant Engineer, Canning sub division</t>
   </si>
   <si>
-    <t>Junior Engineer, 3 CSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002112/2022-2023</t>
   </si>
   <si>
     <t>12878/AD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>265/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Inter connection and rising main with supply of specials of Augmentation of Harishpur (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of boundary wall at Head Work Site for Augmentation of Harishpur (Zone-II) Piped Water Supply Scheme, Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000733/2024-2025</t>
   </si>
   <si>
     <t>4391/AD</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
+    <t>Laying of additional pipe line and other allied works at Harishpur (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001227/2024-2025</t>
+  </si>
+  <si>
+    <t>5230/AD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>13/09/2025</t>
+  </si>
+  <si>
+    <t>P.S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>RTOR000420/2023-2024</t>
   </si>
   <si>
     <t>375/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>P.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -887,409 +887,409 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>5.24</v>
+        <v>42.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.24</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>46.64</v>
+        <v>489.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>282.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.74</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>42.77</v>
+        <v>5.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>489.25</v>
+        <v>46.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>282.52</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>57.74</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
         <v>45.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>9.08</v>
+        <v>84.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>84.35</v>
+        <v>9.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>