--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF LAYING DISTRIBUTION SYSTEM TO EXTENTED THE BENEFIT OF 100% HOUSEHOLD BY PROVIDING FUNCTIONAL FHTC FOR THE LEFT OUT AREAS IN ZONE- VII AT FALTA BLOCK WITHIN 'MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA- MATHURAPUR,DISTRICT SOUTH</t>
   </si>
   <si>
     <t>SM/17182</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Surging of Tube Well No. 01 of Fatepur Water Supply Scheme and Tube Well No. 01 of Birendra Bagaria Water Supply Scheme under Diamond Harbour Sub-Division, of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>ORD/000959/2021-2022</t>
+  </si>
+  <si>
+    <t>300/DHSD</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>18/10/2021</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING CO.</t>
+  </si>
+  <si>
+    <t>Surging of Tube Well No. 01 of Fatepur Water Supply Scheme, Block : Falta under Diamond Harbour Sub-Division, of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001749/2022-2023</t>
+  </si>
+  <si>
+    <t>269/DHSD</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>17/09/2022</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 300mm x 200mm dia. &amp; 360 mtr. deep Tubewell by Direct Rotary method for improvement of water supply at Pump House No. 01 of Fatepur W/S Scheme Block - Falta under Diamond Harbour Sub-Division in the District of South 24 Parganas under Alipore Division, PHE Dte. (zone-vii)</t>
+  </si>
+  <si>
+    <t>ORD/000472/2022-2023</t>
+  </si>
+  <si>
+    <t>5523/AD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>D.N. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Extension of distribution pipeline from Shop of Mondal Carry bag &amp; Plastic Wholesaler to House of Binniyani Purkait near Sherpur Bazar area of Sirakol Zone-II W/S Scheme of Mograhat-I Block and installation of different dia Sluice valves at various points of existing distribution pipeline of Fatepur W/S Scheme of Falta Block under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Diamond Harbour sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001615/2022-2023</t>
   </si>
   <si>
     <t>478/DHSD</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>CHANDRA ENTERPRISE</t>
   </si>
   <si>
-    <t>Surging of Tube Well No. 01 of Fatepur Water Supply Scheme and Tube Well No. 01 of Birendra Bagaria Water Supply Scheme under Diamond Harbour Sub-Division, of Alipore Division, PHE Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Support service for Detail Design &amp; Drawing of pipe line by using Watergems Software on the basis of the population density within the ZONE-VI of Falta Block under " Megha Surface water based W/S scheme for Falta-Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001542/2023-2024</t>
   </si>
   <si>
     <t>440/DHSD</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Support service for Detail Design &amp; Drawing of pipe line by using Watergems Software on the basis of the population density within the ZONE-VIIIB of Falta Block under " Megha Surface water based W/S scheme for Falta-Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001547/2023-2024</t>
+  </si>
+  <si>
+    <t>442/DHSD</t>
+  </si>
+  <si>
+    <t>Support service for Detail Design &amp; Drawing of pipe line by using Watergems Software on the basis of the population density within the ZONE-VIIIA of Falta Block under " Megha Surface water based W/S scheme for Falta-Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001544/2023-2024</t>
+  </si>
+  <si>
+    <t>441/DHSD</t>
+  </si>
+  <si>
     <t>Additional balance works under the Augmentation scheme of Zone-VII at Falta block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD</t>
   </si>
   <si>
     <t>ORD/001377/2024-2025</t>
   </si>
   <si>
     <t>5522/AD</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SUPRITI ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>441/DHSD</t>
   </si>
   <si>
     <t>Laying of UPVC pipe line for balance portion in the distribution system for Providing balance FHTC to cover 100 percent household under Falta Zone-VII within Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002114/2023-2024</t>
   </si>
   <si>
     <t>828/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>05/05/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000617/2023-2024</t>
   </si>
   <si>
     <t>278/AD</t>
   </si>
@@ -866,119 +866,121 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.47</v>
+        <v>0.63</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.91</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -987,152 +989,150 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>24.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>22.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.35</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.67</v>
+        <v>4.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.3</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
@@ -1149,258 +1149,258 @@
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>22.69</v>
+        <v>0.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>0.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.84</v>
+        <v>22.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>31.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>22.84</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.62</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1507,51 +1507,51 @@
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>13.33</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
@@ -1562,54 +1562,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>115.59</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>49.79</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>43.08</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>