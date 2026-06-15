--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,65 +188,68 @@
   <si>
     <t>BP-2023-24-370</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 1192]</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001214/2023-2024</t>
   </si>
   <si>
     <t>3818/AD</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Ramnagar Abad W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002163/2023-2024</t>
+  </si>
+  <si>
+    <t>807/AD</t>
+  </si>
+  <si>
     <t>05/02/2024</t>
   </si>
   <si>
-    <t>M/S B. ENTERPRISE</t>
-[...10 lines deleted...]
-  <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>M/S. BABA KAPIL MUNI ENTERPRISE</t>
   </si>
   <si>
     <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
   </si>
   <si>
     <t>ORD/002102/2023-2024</t>
   </si>
   <si>
     <t>926/KSD</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Ramnagar Abad W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002162/2023-2024</t>
@@ -320,66 +323,81 @@
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>A.K.SIKDAR</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
     <t>Construction of 200 cum. (1 no.) and 300 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 450]</t>
   </si>
   <si>
     <t>ORD/000765/2023-2024</t>
   </si>
   <si>
     <t>2911/AD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>03/11/2026</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, pile &amp; pile cap for OHR etc at Ramnagarabad and Dakshin Durgapur PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/16759 and 16758)</t>
   </si>
   <si>
     <t>ORD/000329/2024-2025</t>
   </si>
   <si>
     <t>2732/AD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>New Service connection and security deposit for Ramnagar Abad PH-1 under JJM Application No-1008419392 Ref ID- 106965538</t>
+  </si>
+  <si>
+    <t>BILL/00255/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>New Service connection and security deposit for Ramnagar Abad PH-2 under JJM Application No-1008419321 Ref ID- 106965544</t>
+  </si>
+  <si>
+    <t>BILL/00254/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1232,664 +1250,782 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>377.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>63.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>9.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>0.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>10.74</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P11" s="4">
         <v>27.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>27.43</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>39.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>0.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P14" s="4">
         <v>1.82</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>0</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P16" s="4">
         <v>547.29</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>239.2</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>43.71</v>
       </c>
       <c r="S16" s="4">
         <v>25</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P17" s="4">
         <v>318.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>25</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P18" s="4">
+        <v>3.38</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.02</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1429.1</v>
+      </c>
+      <c r="P20" s="8">
+        <v>330.7</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>23.14</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>