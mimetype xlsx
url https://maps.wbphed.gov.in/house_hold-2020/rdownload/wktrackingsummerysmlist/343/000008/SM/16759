--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -113,276 +113,276 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000134/2023-2024</t>
   </si>
   <si>
     <t>606/AD</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING CO.</t>
   </si>
   <si>
+    <t>Construction of 200 cum. (1 no.) and 300 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 450]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000765/2023-2024</t>
+  </si>
+  <si>
+    <t>2911/AD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of 1 (one) no. Pump House (5.40m x 3.60m) including sanitary arrangement as per departmental drawing at 2nd Tubewell Site of Ramnagar Abad Water Supply Scheme, Block- Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/001164/2023-2024</t>
   </si>
   <si>
     <t>3726/AD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
   </si>
   <si>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 1192]</t>
+  </si>
+  <si>
+    <t>ORD/001214/2023-2024</t>
+  </si>
+  <si>
+    <t>3818/AD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002102/2023-2024</t>
+  </si>
+  <si>
+    <t>926/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Ramnagar Abad PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002624/2023-2024</t>
+  </si>
+  <si>
+    <t>881/KSD</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2023-2024</t>
   </si>
   <si>
     <t>648/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000480/2023-2024</t>
   </si>
   <si>
     <t>4757/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03415/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-370</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 1192]</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Ramnagar Abad W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002163/2023-2024</t>
   </si>
   <si>
     <t>807/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>M/S. BABA KAPIL MUNI ENTERPRISE</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...11 lines deleted...]
-    <t>BIMALENDU GIRI</t>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, pile &amp; pile cap for OHR etc at Ramnagarabad and Dakshin Durgapur PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/16759 and 16758)</t>
+  </si>
+  <si>
+    <t>ORD/000329/2024-2025</t>
+  </si>
+  <si>
+    <t>2732/AD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Ramnagar Abad W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002162/2023-2024</t>
   </si>
   <si>
     <t>806/AD</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Ramnagar Abad W/S Scheme, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>2398/AD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>S. CHAKRABORTY AND CO.</t>
   </si>
   <si>
-    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Ramnagar Abad PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000765/2023-2024</t>
   </si>
   <si>
     <t>599/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Ramnagar Abad water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001274/2024-2025</t>
   </si>
   <si>
     <t>277/SMD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>A.K.SIKDAR</t>
   </si>
   <si>
     <t>NAN</t>
-  </si>
-[...28 lines deleted...]
-    <t>01/11/2025</t>
   </si>
   <si>
     <t>New Service connection and security deposit for Ramnagar Abad PH-1 under JJM Application No-1008419392 Ref ID- 106965538</t>
   </si>
   <si>
     <t>BILL/00255/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>New Service connection and security deposit for Ramnagar Abad PH-2 under JJM Application No-1008419321 Ref ID- 106965544</t>
   </si>
   <si>
     <t>BILL/00254/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -990,986 +990,986 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5.14</v>
+        <v>547.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>239.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.71</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>10.14</v>
+        <v>5.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I6" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>42.86</v>
+        <v>377.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>63.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.06</v>
+        <v>0.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>10.74</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>377.97</v>
+        <v>0.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>63.51</v>
+        <v>0.48</v>
       </c>
       <c r="R8" s="4">
-        <v>16.8</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>9.36</v>
+        <v>10.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.79</v>
+        <v>42.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>10.74</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>27.51</v>
+        <v>4.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>27.43</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.7</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>39.9</v>
+        <v>9.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>0.48</v>
+        <v>318.12</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I14" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.82</v>
+        <v>27.51</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>27.43</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0</v>
+        <v>39.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
-      <c r="R15" s="4" t="s">
-        <v>98</v>
+      <c r="R15" s="4">
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="P16" s="4">
-        <v>547.29</v>
+        <v>1.82</v>
       </c>
       <c r="Q16" s="4">
-        <v>239.2</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>43.71</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="P17" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S17" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4">
         <v>42152</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="P18" s="4">
         <v>3.38</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4">
         <v>42152</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="P19" s="4">
         <v>4.02</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>