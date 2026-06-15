--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -125,65 +125,68 @@
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 1192]</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001214/2023-2024</t>
   </si>
   <si>
     <t>3818/AD</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Dakshin Durgapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002159/2023-2024</t>
+  </si>
+  <si>
+    <t>804/AD</t>
+  </si>
+  <si>
     <t>05/02/2024</t>
   </si>
   <si>
-    <t>M/S B. ENTERPRISE</t>
-[...10 lines deleted...]
-  <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>M/S. SIKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Dakshin Durgapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002160/2023-2024</t>
   </si>
   <si>
     <t>805/AD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>SANKAR HALDER</t>
   </si>
   <si>
     <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
   </si>
   <si>
     <t>ORD/002102/2023-2024</t>
@@ -215,51 +218,51 @@
   <si>
     <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>RTOR000560/2023-2024</t>
   </si>
   <si>
     <t>48/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Construction of 200 cum. (1 no.) and 300 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 450]</t>
   </si>
   <si>
     <t>ORD/000765/2023-2024</t>
   </si>
   <si>
     <t>2911/AD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
-    <t>16/07/2024</t>
+    <t>03/11/2026</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, pile &amp; pile cap for OHR etc at Ramnagarabad and Dakshin Durgapur PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/16759 and 16758)</t>
   </si>
   <si>
     <t>ORD/000329/2024-2025</t>
   </si>
   <si>
     <t>2732/AD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Dakshin Durgapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
@@ -276,50 +279,62 @@
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO.</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Dakshin Durgapur Water Supply Scheme, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2022-2023</t>
   </si>
   <si>
     <t>13065/AD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>New Service connection and security deposit for Dakshin Durgapur PH-2 under JJM Application No-1008664237 Ref ID- 107112426</t>
+  </si>
+  <si>
+    <t>BILL/01179/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -932,664 +947,723 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>377.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>294.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.01</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>27.47</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>9.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>0.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>19.71</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>0.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P9" s="4">
         <v>14.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>547.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>94.42</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>17.25</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>318.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>21.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>36.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5.48</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1406.21</v>
+      </c>
+      <c r="P15" s="8">
+        <v>389.91</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>27.73</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>