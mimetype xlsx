--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -92,237 +92,237 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Dakshin Durgapur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/16758</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of 200 cum. (1 no.) and 300 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 450]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000765/2023-2024</t>
+  </si>
+  <si>
+    <t>2911/AD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 1192]</t>
+  </si>
+  <si>
+    <t>ORD/001214/2023-2024</t>
+  </si>
+  <si>
+    <t>3818/AD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Dakshin Durgapur Water Supply Scheme, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2022-2023</t>
+  </si>
+  <si>
+    <t>13065/AD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002102/2023-2024</t>
+  </si>
+  <si>
+    <t>926/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Dakshin Durgapur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002623/2023-2024</t>
+  </si>
+  <si>
+    <t>880/KSD</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000481/2023-2024</t>
   </si>
   <si>
     <t>4756/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 1192]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Dakshin Durgapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002159/2023-2024</t>
   </si>
   <si>
     <t>804/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>M/S. SIKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Dakshin Durgapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002160/2023-2024</t>
   </si>
   <si>
     <t>805/AD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>SANKAR HALDER</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Digambarpur, Indranarayanpur, Dakshin Durgapur, Ramnagar Abad, Gurudaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...29 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, pile &amp; pile cap for OHR etc at Ramnagarabad and Dakshin Durgapur PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/16759 and 16758)</t>
+  </si>
+  <si>
+    <t>ORD/000329/2024-2025</t>
+  </si>
+  <si>
+    <t>2732/AD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
   </si>
   <si>
     <t>RTOR000560/2023-2024</t>
   </si>
   <si>
     <t>48/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
-    <t>Construction of 200 cum. (1 no.) and 300 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investigation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Dakshin Durgapur and Ramnagar Abad Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 450]</t>
-[...28 lines deleted...]
-  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Dakshin Durgapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001272/2024-2025</t>
   </si>
   <si>
     <t>276/SMD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO.</t>
-  </si>
-[...16 lines deleted...]
-    <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>New Service connection and security deposit for Dakshin Durgapur PH-2 under JJM Application No-1008664237 Ref ID- 107112426</t>
   </si>
   <si>
     <t>BILL/01179/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -863,722 +863,722 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>46.54</v>
+        <v>547.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>94.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>17.25</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>377.97</v>
       </c>
       <c r="Q4" s="4">
         <v>294.85</v>
       </c>
       <c r="R4" s="4">
         <v>78.01</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>27.47</v>
+        <v>36.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>9.55</v>
+        <v>0.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>19.71</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.79</v>
+        <v>0.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="R7" s="4">
-        <v>19.71</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>0.48</v>
+        <v>46.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>14.52</v>
+        <v>27.47</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>547.29</v>
+        <v>9.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>94.42</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>17.25</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>318.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>21.42</v>
+        <v>14.52</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>36.6</v>
+        <v>21.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4">
         <v>42152</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">